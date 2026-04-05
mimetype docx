--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1599,4712 +1599,4763 @@
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.14431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are sirens effective tools to alert the population in France?</w:t>
+                <w:t xml:space="preserve">Quels enseignements tirer des coulées de débris post-incendie survenues le 9 janvier 2018 à Montecito (Californie, USA) ?☆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Mathias Kondolf</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Radke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-2899-2021⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716053v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enseignements tirer des coulées de débris post-incendie survenues le 9 janvier 2018 à Montecito (Californie, USA) ?☆</w:t>
+                <w:t xml:space="preserve">Are sirens effective tools to alert the population in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kondolf</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mathias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2020052⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.2899 - 2920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-2899-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160395v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alerte par sirènes : une priorité discutable en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 731 (1), pp.5-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.731.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing soil water content variation in a small mountainous catchment over different time scales and land covers using geographical variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rossello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 591, pp.125593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial performance of location-based alerts in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.101909. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sirènes sont-elles pertinentes pour alerter la population en cas de crues rapides en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture spatiale des sirènes est-elle opérante pour alerter la population en cas d’inondation en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse hydrologique de la crue-éclair catastrophique du 15 juin 2010 dans la région de Draguignan (VAR, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3-4 (3-4), pp. 140-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2019057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un tri dans le monde des applis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une place pour les technologies smartphones et les Réseaux Sociaux Numériques (RSN) dans les dispositifs institutionnels de l’alerte aux inondations en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles J. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.27875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser une alerte aux crues rapides via une application Smartphone en France : de la théorie à la mise en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekedoua Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, DIFFUSION D’ALARMES, DIFFUSION D’ALERTES DE NOUVEAUX ENJEUX POUR LES SI, 21 (4), pp.49-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ISI.21.4.49-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'impact des entités linéaires paysagères sur les dynamiques spatiales du ruissellement : une approche par simulation multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 788, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.27768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets urbains en zones inondables communiquent-ils sur les risques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hazards and Disasters: Learning, Teaching, Communication and Knowledge Exchange, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flash flood hazard assessment in dry valleys (northern France) by cellular automata modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van de Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75, p.2905-2929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-014-1470-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation comme outil d’anticipation des crues rapides dans les petits bassins versants en Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallet F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.99-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les smartphones peuvent-ils aider à une meilleure remontée des données en cas de crue rapide pour améliorer les systèmes d'alerte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSGLg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.57 - 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXI-CITY: an agent-based model for exploring the effects of risk awareness and spatial configuration on the survival rate in the case of industrial accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 692, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.26522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02194215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and Hydrological Responses to Extreme Precipitations: An Interdisciplinary Strategy for Postflood Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lutoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weather, Climate, and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (1), pp.135-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/WCAS-D-13-00009.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale – Occurrence et facteurs explicatifs du DICRIM, un outil préventif sous utilisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, URL : http://cybergeo.revues.org/26112 ; DOI : 10.4000/cybergeo.26112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01096658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du numéro thématique : « Hydro-géomorphologie quantitative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1/2013, pp.3-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.10081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (1), pp.53-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l'influence de l'urbanisation face à un aléa météorologique remarquable : les inondations des 9-10 novembre 2001 à Bab-el-Oued (Alger, Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (3), p. 337-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.9954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maires face aux Plans de Prévention du Risque Inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Anselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (1), pp.31-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.401.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (Northern-Western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.887-901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of local wind systems in the Caen region (Lower Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.406-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISTIQUES DES &amp;quot;CRUES RAPIDES&amp;quot; DU NORD DE LA FRANCE (BASSIN PARISIEN) ET RISQUES ASSOCIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.73-90. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.47-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF LOCAL WIND SYSTEMS IN THE CAEN REGION LOWER NORMANDY, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (3), pp.406-417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.1889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle et dynamique des pluies de forte intensité à l’origine des « crues rapides » dans le Bassin Parisien (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.47-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION DU RUISSELLEMENT EROSIF PAR AUTOMATE CELLULAIRE. DU DIAGNOSTIC A L'AMENAGEMENT CONCERTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (3), pp.305-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique potentielle d’un bassin versant et mesure de son efficacité structurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 412, 15 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.16103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERETS ET LIMITES DES DONNEES &amp;quot;CATNAT&amp;quot; POUR UN INVENTAIRE DES INONDATIONS. L'EXEMPLE DES &amp;quot;CRUES RAPIDES&amp;quot; LIEES A DE VIOLENTS ORAGES (BASSIN PARISIEN, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (201), pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scénariser l'alerte NaTech : une approche basée sur l'étude d'accidents passés dans le bassin méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Solène Roucour</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messie Dupont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Gisquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
+              <w:t xml:space="preserve">Colloque GEORISQUE 2026, “Les risques environnementaux en Méditerranée : du diagnostic à la gestion”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tunis (CGMED); Université La Manouba (BiCADE); Université de Montpellier Paul-Valéry, Feb 2026, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421209v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialiser le symbole : une recherche-projet autour des pictogrammes liés à la prévention des risques climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fournier</w:t>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+                <w:t xml:space="preserve">Solène Roucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Douvinet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Messie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324829v1</w:t>
+                <w:t xml:space="preserve">hal-05421209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorialiser le symbole : une recherche-projet autour des pictogrammes liés à la prévention des risques climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chapuis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Esteban Bopp</w:t>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ledouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794796v1</w:t>
+                <w:t xml:space="preserve">hal-05324829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Kyoto, Japan. pp.369-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77367-9_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986462v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6346,3898 +6397,3980 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EENA Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855459v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cavaliere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">IS Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03677680v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer et localiser les enjeux humains face au risque tsunami en méditerranée française</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cavaliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Naturels ANRM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Transition Ecologiques et de la Cohésion des Territoires; INRAE, Oct 2022, Strasboug, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986679v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03677680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimer et localiser les enjeux humains face au risque tsunami en méditerranée française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lagahé</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels ANRM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Transition Ecologiques et de la Cohésion des Territoires; INRAE, Oct 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986645v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l’habitant-e dans les politiques de gestion du risque inondation sur son territoire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+                <w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lagahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Géopoint « Espaces citoyens, sciences de l’espace et politique»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059760v1</w:t>
+                <w:t xml:space="preserve">hal-04986645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des risques, un facteur clé dans l’acceptabilité individuelle du danger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Quelle place pour l’habitant-e dans les politiques de gestion du risque inondation sur son territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Biennale de la recherche sur la sécurité civile, ENSOSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque Géopoint « Espaces citoyens, sciences de l’espace et politique»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059759v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire un tri dans le monde des applications dédiées à l'alerte aux risques majeurs en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Bopp</w:t>
+                <w:t xml:space="preserve">La perception des risques, un facteur clé dans l’acceptabilité individuelle du danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2018 - Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1ère Biennale de la recherche sur la sécurité civile, ENSOSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280430v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolution numérique et médias sociaux : un changement de paradigme dans la gestion des risques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire un tri dans le monde des applications dédiées à l'alerte aux risques majeurs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2018 - Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065001v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répondre au risque d'inondation fluvial: Zénobie, la ville résiliente du futur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Révolution numérique et médias sociaux : un changement de paradigme dans la gestion des risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Si nous imaginons le devenir des cours d’eau, ils ressembleraient à..</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117532v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des territoires. Articuler les méthodes et disciplines pour proposer des améliorations stratégiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Répondre au risque d'inondation fluvial: Zénobie, la ville résiliente du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.446-451</w:t>
+              <w:t xml:space="preserve">Si nous imaginons le devenir des cours d’eau, ils ressembleraient à..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353670v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Résilience des territoires. Articuler les méthodes et disciplines pour proposer des améliorations stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+                <w:t xml:space="preserve">Mireia Balsells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brunet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+                <w:t xml:space="preserve">hal-01353670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the exposure to floods to estimate the risk of flood-related damage in French Mediterranean basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saint Martin</w:t>
+                <w:t xml:space="preserve">C. Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fouchier</w:t>
+                <w:t xml:space="preserve">P. Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.04013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les dires d'acteurs locaux dans les démarches préventives – Retours d'expérience sur la vulnérabilité aux inondations dans trois agglomérations du bassin de la Loire (Nantes, Orléans et Saint-Etienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Graillot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317203v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification et (re)construction automatiques des limites des bureaux de vote par l'étude des textes juridiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser les dires d'acteurs locaux dans les démarches préventives – Retours d'expérience sur la vulnérabilité aux inondations dans trois agglomérations du bassin de la Loire (Nantes, Orléans et Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josselin</w:t>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IS Rivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100504v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of urban flood and surface runoff genesis in Oued Koriche catchment (Massif of Bouzaréah, western part of Grand Algiers, Algeria)</w:t>
+                <w:t xml:space="preserve">Vérification et (re)construction automatiques des limites des bureaux de vote par l'étude des textes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Menad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+                <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878650v1</w:t>
+                <w:t xml:space="preserve">hal-01100504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of urban flood and surface runoff genesis in Oued Koriche catchment (Massif of Bouzaréah, western part of Grand Algiers, Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution climatique, risques engendrés et impacts sur la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756333v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Evolution climatique, risques engendrés et impacts sur la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805023v1</w:t>
+                <w:t xml:space="preserve">hal-00756333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXICITY: Un modèle multi-agent pour simuler les comportements des populations lors d'un accident industriel toxique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00580786v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOXICITY: Un modèle multi-agent pour simuler les comportements des populations lors d'un accident industriel toxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Conférence SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842509v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular automata (CA) and Agent-Based Models (ABM) in response to different environmental problems: a review on French research over the last ten years</w:t>
+                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienne, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119975v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
+                <w:t xml:space="preserve">Cellular automata (CA) and Agent-Based Models (ABM) in response to different environmental problems: a review on French research over the last ten years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
+              <w:t xml:space="preserve">"Titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154573v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies préventives du risque lié aux &amp;quot; crues rapides &amp;quot; dans le nord de la France</w:t>
+                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles rencontres de ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00614880v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXICITY, an Agent-Based Model to simulate behaviours and effects of local proximities during a toxic industrial accident</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographies préventives du risque lié aux &amp;quot; crues rapides &amp;quot; dans le nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPS 2 Conference « Teaching of/with Agent-Based Models in the Social Sciences »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Nouvelles rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00511982v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">TOXICITY, an Agent-Based Model to simulate behaviours and effects of local proximities during a toxic industrial accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Australia. pp.808</w:t>
+              <w:t xml:space="preserve">MAPS 2 Conference « Teaching of/with Agent-Based Models in the Social Sciences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428554v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-05431</w:t>
+              <w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Australia. pp.808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283226v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Marie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.67-68</w:t>
+              <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-05431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286637v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodes pluvieux et types de circulations atmosphériques à l'origine des « crues rapides » dans le nord de la France (Bassin Parisien).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climats et Risques Climatiques en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France. pp.207-213</w:t>
+              <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321603v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t>
+                <w:t xml:space="preserve">Episodes pluvieux et types de circulations atmosphériques à l'origine des « crues rapides » dans le nord de la France (Bassin Parisien).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-12030</w:t>
+              <w:t xml:space="preserve">Climats et Risques Climatiques en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France. pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426675v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin versant : de l'unité spatiale aux sous unités fonctionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACI Systèmes Complexes en SHS et CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Cerisy, France. 16 p</w:t>
+              <w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-12030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532932v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la morphométrie à un champ de mesure de la structuration d'un bassin versant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bassin versant : de l'unité spatiale aux sous unités fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Internationale Conference On Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. 16 p. +CD ROM</w:t>
+              <w:t xml:space="preserve">ACI Systèmes Complexes en SHS et CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Cerisy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532918v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a multi scale approach over the area of Caen (Normandy, France) to analyse the influence of local aerology on photooxidant pollution dynamics on coastal areas.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la morphométrie à un champ de mesure de la structuration d'un bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Wien, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of Internationale Conference On Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. 16 p. +CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321834v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of cellular automata in physical geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a multi scale approach over the area of Caen (Normandy, France) to analyse the influence of local aerology on photooxidant pollution dynamics on coastal areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Colloquium of Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. pp.127-132</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00174044v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of cellular automata modeling to analyze the dynamics of hyper-concentrated stream flows on loamy plateaux (Paris Basin, North-west France)</w:t>
+                <w:t xml:space="preserve">Use of cellular automata in physical geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Hydro-Informatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, France. 4000p</w:t>
+              <w:t xml:space="preserve">15th European Colloquium of Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00118890v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00174044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'IAD à la caractérisation morphométrique des bassins versants sensibles aux crues rapides hyper-concentrées (Bassin Parisien, Nord de la France)</w:t>
+                <w:t xml:space="preserve">Application of cellular automata modeling to analyze the dynamics of hyper-concentrated stream flows on loamy plateaux (Paris Basin, North-west France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions Nature-Sociétés - Analyse et modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, La Baule, France. 6p</w:t>
+              <w:t xml:space="preserve">The 7th Hydro-Informatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. 4000p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00068710v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00118890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les apports de l'IAD à la caractérisation morphométrique des bassins versants sensibles aux crues rapides hyper-concentrées (Bassin Parisien, Nord de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions Nature-Sociétés - Analyse et modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Baule, France. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00068710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crises hydrologiques dans l'Ouest : variabilité climatique et influence humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Interactions Nature – Société, Analyses et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Baule, France. 5 p. (sur CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10247,78 +10380,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10346,384 +10479,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments’ reactions to the Oct. 2nd 2020 heavy rainfall in the Maritime Alps (France): sediment transport measurements, sediment connectivity model in the Roya river and reconstruction guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alerter la population en tenant compte des territoires plutôt que des technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cinquième édition Assises Nationales des Risques Naturels (ANRN) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 146, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un tri dans le monde des applis d'alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Majeurs (ANRN) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Broadcast vs Sirens: Which Solution is the Most Spatially E cient? Early ndings in the southern part of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10739,526 +10872,526 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management IDRiM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of an exposure indicator to better anticipate damage with the AIGA flood warning method: a case study in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fouchier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Douvinet</w:t>
+                <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet ANR Floodscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including the assessment of external vulnerability to flooding in the AIGA method - A step forward an integrated chain of flood warnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fouchier</w:t>
+                <w:t xml:space="preserve">P. Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du facteur de vulnérabilité à la méthode AIGA : Vers une chaîne intégrée d'avertissements du risque hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fouchier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF - AFEPTB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11268,922 +11401,922 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires endigués, quelles stratégies adopter pour y poursuivre l’urbanisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daniel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inondation 2 : la gestion du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone applications : A means to Promote Emergency Management in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HoW Information Systems help for AlaRm/AleRt Detection ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing and Crisis-Mapping in the Event of Floods: Tools and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.209-223, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50015-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Public Involvement to Citizen-based Initiatives: How Can Inhabitants Get Organized to Face Floods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Nguyen-Huu Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demontis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freddy Vinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-208, 2017, Risk Management, 978-1-78548-269-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50014-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données géomorphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod; BRGM Éditions, pp.229-245, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque d'inondation dans la vallée de l'oued Koriche (Massif de Bouzaréah, Alger ouest) : analyse systémique de l'aléa et facteurs de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fort M., Ogé F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international " Risques naturels en Méditerranée occidentale "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reproduction Héliographique Audoise, pp.207-217, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00498500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de circulations atmosphériques et de crises hydrologiques dans le nord-ouest de la France : approches croisées de risques liés au climat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lamarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Risques : changements d'approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.63-92, 2008, SRD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12193,222 +12326,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au secours des maires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire de restitution du projet ANR FloodScale : Observation et modélisation hydro-météorologique multi-échelle pour la compréhension et la simulation des crues éclairs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.21 : 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12418,51 +12551,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12497,113 +12630,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why keep alert sirens in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12611,51 +12744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12665,391 +12798,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources en eau et le changement climatique en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnefoy Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13059,100 +13192,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bassins versants sensibles aux &amp;quot;crues rapides&amp;quot; dans le Bassin Parisien - Analyse de la structure et de la dynamique de systèmes spatiaux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Caen, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00344612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13162,91 +13295,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alerte aux crues rapides en France: Compréhension et évaluation d'un processus en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université d'Avignon et des Pays de Vaucluse, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02502482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13256,51 +13389,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets connectés : des solutions à promouvoir pour améliorer l'alerte à la population en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13309,139 +13442,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting the good from the bad smartphone applications to alert residents facing disasters - Experiments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13451,51 +13584,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers retours sur FR-Alert : quelle perception des notifications par la population ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13517,65 +13650,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Moutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13722,51 +13855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capalert.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324994v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Chelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/rig.2024.054737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lahousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-715-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.102055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Radke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Gurrola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Rogers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1183324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathias Kondolf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2899-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160395v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kondolf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.731.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125593" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101909" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27875" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.4.49-66" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485248v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877612v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Menad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9954" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4G079X6N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dudouit Fichet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7829" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2X1FVK5H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1889" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.16103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466127v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059760v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleurant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614880v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426675v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532918v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321834v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174044v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068710v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128026v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102769" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128199v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128194v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605970v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605973v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280413v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538255v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50015-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demontis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500147" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50014-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592420v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gob" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878287v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259782v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344612v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02502482v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350047v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280401v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978845v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capalert.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324994v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Chelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/rig.2024.054737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lahousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-715-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.102055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Radke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Gurrola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Rogers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1183324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9SZ8DXND-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kondolf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathias Kondolf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2899-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.731.0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101909" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442870v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27875" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.4.49-66" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26522" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Menad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9954" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4G079X6N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dudouit Fichet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7829" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2X1FVK5H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1889" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369242v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.16103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580786v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119975v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleurant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511982v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532932v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532918v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174044v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118890v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102769" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128194v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605970v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605973v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280413v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538255v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50015-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703933v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demontis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500147" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50014-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592420v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gob" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878287v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344612v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02502482v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350047v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280401v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978845v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>