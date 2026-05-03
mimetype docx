--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -400,5411 +400,5545 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une alerte massive arrivée tardivement lors des inondations du 29 octobre à Valence (Espagne)</w:t>
+                <w:t xml:space="preserve">Scoring the Compliance of Cell Broadcast Alert Messages: Application in France and Insights for Authorities and Future Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lauren Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maé Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miangaly Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.106149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05324994v1</w:t>
+                <w:t xml:space="preserve">hal-05592161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la perception de l’alerte par les populations : questionnements empiriques, enjeux scientifiques et retombées opérationnelles</w:t>
+                <w:t xml:space="preserve">Analyse d'une alerte massive arrivée tardivement lors des inondations du 29 octobre à Valence (Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinet Freddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Llasat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://journals.openedition.org/echogeo/30425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163483v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05324994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les communes à risque inondation en combinant trois procédures administratives en France hexagonale : apports et limites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser la perception de l’alerte par les populations : questionnements empiriques, enjeux scientifiques et retombées opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/rig.2024.054737⟩</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.21-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14b5f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872657v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FR-Alert à l’épreuve des inondations : perceptions du dispositif d’alerte lors des crues de 2023-2024 dans le bassin de l’Aa (Pas-de-Calais, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Bopp</w:t>
+                <w:t xml:space="preserve">Cartographier les communes à risque inondation en combinant trois procédures administratives en France hexagonale : apports et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lahousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/153kk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/rig.2024.054737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350705v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dataset on milling time and public perception of Cell Broadcast tsunami alerts tested along the French Mediterranean coast on 19 January 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FR-Alert à l’épreuve des inondations : perceptions du dispositif d’alerte lors des crues de 2023-2024 dans le bassin de l’Aa (Pas-de-Calais, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deniaux</w:t>
+                <w:t xml:space="preserve">Théo Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Lahousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111073⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/153kk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774713v1</w:t>
+                <w:t xml:space="preserve">hal-05350705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami hazard perception and knowledge of alert: early findings in five municipalities along the French Mediterranean coastlines</w:t>
+                <w:t xml:space="preserve">A new dataset on milling time and public perception of Cell Broadcast tsunami alerts tested along the French Mediterranean coast on 19 January 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-24-715-2024⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492331v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer le contenu des notifications d’alerte diffusées en France via FR-Alert® : enjeux scientifiques et retombées opérationnelles</w:t>
+                <w:t xml:space="preserve">Tsunami hazard perception and knowledge of alert: early findings in five municipalities along the French Mediterranean coastlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miangaly Rakoto</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Daudé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Moutard</w:t>
+                <w:t xml:space="preserve">Matthieu Peroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/w8a0⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.715-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-24-715-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578516v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial (in)accuracy of cell broadcast alerts in urban context: Feedback from the April 2023 Cannes tsunami trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer le contenu des notifications d’alerte diffusées en France via FR-Alert® : enjeux scientifiques et retombées opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miangaly Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Carles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2023.102055⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37-3/4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/w8a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335194v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk as a process: a history informed hazard planning approach applied to the 2018 post-fire debris flows, Montecito, California</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
+                <w:t xml:space="preserve">Spatial (in)accuracy of cell broadcast alerts in urban context: Feedback from the April 2023 Cannes tsunami trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Radke</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1183324⟩</w:t>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.102055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2023.102055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175248v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du nombre d’individus à évacuer en cas de tsunami à l’échelle du littoral méditerranéen français</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk as a process: a history informed hazard planning approach applied to the 2018 post-fire debris flows, Montecito, California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Radke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathias Kondolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Gurrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.14431⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1183324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04058530v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+                <w:t xml:space="preserve">Estimation du nombre d’individus à évacuer en cas de tsunami à l’échelle du littoral méditerranéen français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.14431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160422v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enseignements tirer des coulées de débris post-incendie survenues le 9 janvier 2018 à Montecito (Californie, USA) ?☆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Radke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are sirens effective tools to alert the population in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mathias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (10), pp.2899 - 2920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-21-2899-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alerte par sirènes : une priorité discutable en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.731.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03538254v1</w:t>
+                <w:t xml:space="preserve">hal-03160422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil water content variation in a small mountainous catchment over different time scales and land covers using geographical variables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’alerte par sirènes : une priorité discutable en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125593⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 731 (1), pp.5-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.731.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985312v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial performance of location-based alerts in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Bopp</w:t>
+                <w:t xml:space="preserve">Assessing soil water content variation in a small mountainous catchment over different time scales and land covers using geographical variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rossello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101909⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 591, pp.125593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266830v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sirènes sont-elles pertinentes pour alerter la population en cas de crues rapides en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial performance of location-based alerts in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.101909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398124v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couverture spatiale des sirènes est-elle opérante pour alerter la population en cas d’inondation en France ?</w:t>
+                <w:t xml:space="preserve">Les sirènes sont-elles pertinentes pour alerter la population en cas de crues rapides en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059754v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse hydrologique de la crue-éclair catastrophique du 15 juin 2010 dans la région de Draguignan (VAR, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La couverture spatiale des sirènes est-elle opérante pour alerter la population en cas d’inondation en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fourmigue</w:t>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3-4 (3-4), pp. 140-148. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367598v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire un tri dans le monde des applis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">Analyse hydrologique de la crue-éclair catastrophique du 15 juin 2010 dans la région de Draguignan (VAR, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Serre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fourmigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3-4 (3-4), pp. 140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993447v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une place pour les technologies smartphones et les Réseaux Sociaux Numériques (RSN) dans les dispositifs institutionnels de l’alerte aux inondations en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire un tri dans le monde des applis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles J. Martin</w:t>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442870v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuser une alerte aux crues rapides via une application Smartphone en France : de la théorie à la mise en pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une place pour les technologies smartphones et les Réseaux Sociaux Numériques (RSN) dans les dispositifs institutionnels de l’alerte aux inondations en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sekedoua Kouadio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">Clotilde Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ISI.21.4.49-66⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485258v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'impact des entités linéaires paysagères sur les dynamiques spatiales du ruissellement : une approche par simulation multi-agents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffuser une alerte aux crues rapides via une application Smartphone en France : de la théorie à la mise en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Viel</w:t>
+                <w:t xml:space="preserve">Sekedoua Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27768⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, DIFFUSION D’ALARMES, DIFFUSION D’ALERTES DE NOUVEAUX ENJEUX POUR LES SI, 21 (4), pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.21.4.49-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380864v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets urbains en zones inondables communiquent-ils sur les risques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer l'impact des entités linéaires paysagères sur les dynamiques spatiales du ruissellement : une approche par simulation multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dournel</w:t>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 788, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333626v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flash flood hazard assessment in dry valleys (northern France) by cellular automata modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van de Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75, p.2905-2929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-014-1470-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation comme outil d’anticipation des crues rapides dans les petits bassins versants en Seine-Maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les projets urbains en zones inondables communiquent-ils sur les risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (1), pp.99-122</w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hazards and Disasters: Learning, Teaching, Communication and Knowledge Exchange, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186745v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les smartphones peuvent-ils aider à une meilleure remontée des données en cas de crue rapide pour améliorer les systèmes d'alerte ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La simulation comme outil d’anticipation des crues rapides dans les petits bassins versants en Seine-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallet F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSGLg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 64, pp.57 - 68</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.99-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485248v1</w:t>
+                <w:t xml:space="preserve">hal-01186745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les smartphones peuvent-ils aider à une meilleure remontée des données en cas de crue rapide pour améliorer les systèmes d'alerte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BSGLg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.57 - 68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXI-CITY: an agent-based model for exploring the effects of risk awareness and spatial configuration on the survival rate in the case of industrial accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Salze</w:t>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Beck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26522⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194215v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and Hydrological Responses to Extreme Precipitations: An Interdisciplinary Strategy for Postflood Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOXI-CITY: an agent-based model for exploring the effects of risk awareness and spatial configuration on the survival rate in the case of industrial accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lutoff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather, Climate, and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/WCAS-D-13-00009.1⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 692, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083979v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale – Occurrence et facteurs explicatifs du DICRIM, un outil préventif sous utilisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">Social and Hydrological Responses to Extreme Precipitations: An Interdisciplinary Strategy for Postflood Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pallares</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rode</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weather, Climate, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.135-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/WCAS-D-13-00009.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01096658v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du numéro thématique : « Hydro-géomorphologie quantitative »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale – Occurrence et facteurs explicatifs du DICRIM, un outil préventif sous utilisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Fleurant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, URL : http://cybergeo.revues.org/26112 ; DOI : 10.4000/cybergeo.26112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229809v1</w:t>
+                <w:t xml:space="preserve">halshs-01096658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (1), pp.53-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction du numéro thématique : « Hydro-géomorphologie quantitative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1/2013, pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01259659v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369245v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer l'influence de l'urbanisation face à un aléa météorologique remarquable : les inondations des 9-10 novembre 2001 à Bab-el-Oued (Alger, Algérie)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9954⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877612v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maires face aux Plans de Prévention du Risque Inondation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer l'influence de l'urbanisation face à un aléa météorologique remarquable : les inondations des 9-10 novembre 2001 à Bab-el-Oued (Alger, Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beltrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eg.401.0031⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), p. 337-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916637v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (Northern-Western France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maires face aux Plans de Prévention du Risque Inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Arnaud Anselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.401.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108581v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of local wind systems in the Caen region (Lower Normandy, France)</w:t>
+                <w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (Northern-Western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.406-417</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.887-901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380938v1</w:t>
+                <w:t xml:space="preserve">hal-01108581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISTIQUES DES &amp;quot;CRUES RAPIDES&amp;quot; DU NORD DE LA FRANCE (BASSIN PARISIEN) ET RISQUES ASSOCIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of local wind systems in the Caen region (Lower Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.406-417</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466254v1</w:t>
+                <w:t xml:space="preserve">hal-00380938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t>
+                <w:t xml:space="preserve">CARACTERISTIQUES DES &amp;quot;CRUES RAPIDES&amp;quot; DU NORD DE LA FRANCE (BASSIN PARISIEN) ET RISQUES ASSOCIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.73-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466100v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF LOCAL WIND SYSTEMS IN THE CAEN REGION LOWER NORMANDY, FRANCE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.47-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.1889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00466123v1</w:t>
+                <w:t xml:space="preserve">hal-00466100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle et dynamique des pluies de forte intensité à l’origine des « crues rapides » dans le Bassin Parisien (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.47-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/climatologie.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELISATION DU RUISSELLEMENT EROSIF PAR AUTOMATE CELLULAIRE. DU DIAGNOSTIC A L'AMENAGEMENT CONCERTE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">ANALYSIS OF LOCAL WIND SYSTEMS IN THE CAEN REGION LOWER NORMANDY, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.406-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.1889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466119v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique potentielle d’un bassin versant et mesure de son efficacité structurelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELISATION DU RUISSELLEMENT EROSIF PAR AUTOMATE CELLULAIRE. DU DIAGNOSTIC A L'AMENAGEMENT CONCERTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3), pp.305-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.16103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01369242v1</w:t>
+                <w:t xml:space="preserve">hal-00466119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la dynamique potentielle d’un bassin versant et mesure de son efficacité structurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 412, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.16103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERETS ET LIMITES DES DONNEES &amp;quot;CATNAT&amp;quot; POUR UN INVENTAIRE DES INONDATIONS. L'EXEMPLE DES &amp;quot;CRUES RAPIDES&amp;quot; LIEES A DE VIOLENTS ORAGES (BASSIN PARISIEN, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (201), pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5814,4563 +5948,4563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénariser l'alerte NaTech : une approche basée sur l'étude d'accidents passés dans le bassin méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Gisquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GEORISQUE 2026, “Les risques environnementaux en Méditerranée : du diagnostic à la gestion”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tunis (CGMED); Université La Manouba (BiCADE); Université de Montpellier Paul-Valéry, Feb 2026, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Roucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialiser le symbole : une recherche-projet autour des pictogrammes liés à la prévention des risques climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ledouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Kyoto, Japan. pp.369-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-77367-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Bopp</w:t>
+                <w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EENA Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">1ères Rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567723v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres Epos-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t>
+              <w:t xml:space="preserve">EENA Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986462v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tissot</w:t>
+                <w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Camille Cavaliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855459v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03677680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cavaliere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">IS Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03677680v1</w:t>
+                <w:t xml:space="preserve">hal-03855459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer et localiser les enjeux humains face au risque tsunami en méditerranée française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels ANRM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Transition Ecologiques et de la Cohésion des Territoires; INRAE, Oct 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lagahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’habitant-e dans les politiques de gestion du risque inondation sur son territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Géopoint « Espaces citoyens, sciences de l’espace et politique»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des risques, un facteur clé dans l’acceptabilité individuelle du danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Biennale de la recherche sur la sécurité civile, ENSOSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire un tri dans le monde des applications dédiées à l'alerte aux risques majeurs en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Révolution numérique et médias sociaux : un changement de paradigme dans la gestion des risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2018 - Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280430v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolution numérique et médias sociaux : un changement de paradigme dans la gestion des risques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire un tri dans le monde des applications dédiées à l'alerte aux risques majeurs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2018 - Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065001v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre au risque d'inondation fluvial: Zénobie, la ville résiliente du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Si nous imaginons le devenir des cours d’eau, ils ressembleraient à..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des territoires. Articuler les méthodes et disciplines pour proposer des améliorations stratégiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
+                <w:t xml:space="preserve">Assessing the exposure to floods to estimate the risk of flood-related damage in French Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.04013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353670v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the exposure to floods to estimate the risk of flood-related damage in French Mediterranean basins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523878v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résilience des territoires. Articuler les méthodes et disciplines pour proposer des améliorations stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Balsells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les dires d'acteurs locaux dans les démarches préventives – Retours d'expérience sur la vulnérabilité aux inondations dans trois agglomérations du bassin de la Loire (Nantes, Orléans et Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification et (re)construction automatiques des limites des bureaux de vote par l'étude des textes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of urban flood and surface runoff genesis in Oued Koriche catchment (Massif of Bouzaréah, western part of Grand Algiers, Algeria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution climatique, risques engendrés et impacts sur la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXICITY: Un modèle multi-agent pour simuler les comportements des populations lors d'un accident industriel toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sheeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SAGEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular automata (CA) and Agent-Based Models (ABM) in response to different environmental problems: a review on French research over the last ten years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
+                <w:t xml:space="preserve">Cartographies préventives du risque lié aux &amp;quot; crues rapides &amp;quot; dans le nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
+              <w:t xml:space="preserve">Nouvelles rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154573v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies préventives du risque lié aux &amp;quot; crues rapides &amp;quot; dans le nord de la France</w:t>
+                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles rencontres de ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00614880v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXICITY, an Agent-Based Model to simulate behaviours and effects of local proximities during a toxic industrial accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAPS 2 Conference « Teaching of/with Agent-Based Models in the Social Sciences »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00511982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Australia. pp.808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marie</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-05431</w:t>
+              <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283226v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.67-68</w:t>
+              <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-05431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286637v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodes pluvieux et types de circulations atmosphériques à l'origine des « crues rapides » dans le nord de la France (Bassin Parisien).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climats et Risques Climatiques en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France. pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-12030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin versant : de l'unité spatiale aux sous unités fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACI Systèmes Complexes en SHS et CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Cerisy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la morphométrie à un champ de mesure de la structuration d'un bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Internationale Conference On Spatial Analysis and Geomatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. 16 p. +CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a multi scale approach over the area of Caen (Normandy, France) to analyse the influence of local aerology on photooxidant pollution dynamics on coastal areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cellular automata in physical geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Colloquium of Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00174044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of cellular automata modeling to analyze the dynamics of hyper-concentrated stream flows on loamy plateaux (Paris Basin, North-west France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th Hydro-Informatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, France. 4000p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00118890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l'IAD à la caractérisation morphométrique des bassins versants sensibles aux crues rapides hyper-concentrées (Bassin Parisien, Nord de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions Nature-Sociétés - Analyse et modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00068710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises hydrologiques dans l'Ouest : variabilité climatique et influence humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Interactions Nature – Société, Analyses et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Baule, France. 5 p. (sur CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10380,605 +10514,605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ledouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments’ reactions to the Oct. 2nd 2020 heavy rainfall in the Maritime Alps (France): sediment transport measurements, sediment connectivity model in the Roya river and reconstruction guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alerter la population en tenant compte des territoires plutôt que des technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cinquième édition Assises Nationales des Risques Naturels (ANRN) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 146, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un tri dans le monde des applis d'alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Majeurs (ANRN) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Broadcast vs Sirens: Which Solution is the Most Spatially E cient? Early ndings in the southern part of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management IDRiM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of an exposure indicator to better anticipate damage with the AIGA flood warning method: a case study in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10993,1330 +11127,1330 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration du facteur de vulnérabilité à la méthode AIGA : Vers une chaîne intégrée d'avertissements du risque hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Viallet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet ANR Floodscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque SHF - AFEPTB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459884v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including the assessment of external vulnerability to flooding in the AIGA method - A step forward an integrated chain of flood warnings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du projet ANR Floodscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605972v1</w:t>
+                <w:t xml:space="preserve">hal-02459884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du facteur de vulnérabilité à la méthode AIGA : Vers une chaîne intégrée d'avertissements du risque hydrologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Including the assessment of external vulnerability to flooding in the AIGA method - A step forward an integrated chain of flood warnings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF - AFEPTB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">9th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605973v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires endigués, quelles stratégies adopter pour y poursuivre l’urbanisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daniel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inondation 2 : la gestion du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone applications : A means to Promote Emergency Management in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HoW Information Systems help for AlaRm/AleRt Detection ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing and Crisis-Mapping in the Event of Floods: Tools and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.209-223, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50015-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Public Involvement to Citizen-based Initiatives: How Can Inhabitants Get Organized to Face Floods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Nguyen-Huu Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demontis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freddy Vinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-208, 2017, Risk Management, 978-1-78548-269-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50014-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données géomorphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod; BRGM Éditions, pp.229-245, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque d'inondation dans la vallée de l'oued Koriche (Massif de Bouzaréah, Alger ouest) : analyse systémique de l'aléa et facteurs de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fort M., Ogé F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international " Risques naturels en Méditerranée occidentale "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reproduction Héliographique Audoise, pp.207-217, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00498500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de circulations atmosphériques et de crises hydrologiques dans le nord-ouest de la France : approches croisées de risques liés au climat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lamarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Risques : changements d'approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.63-92, 2008, SRD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12326,469 +12460,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au secours des maires ?</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">Séminaire de restitution du projet ANR FloodScale : Observation et modélisation hydro-météorologique multi-échelle pour la compréhension et la simulation des crues éclairs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.21 : 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01259782v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire de restitution du projet ANR FloodScale : Observation et modélisation hydro-météorologique multi-échelle pour la compréhension et la simulation des crues éclairs.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.21 : 27</w:t>
+                <w:t xml:space="preserve">Au secours des maires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284847v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why keep alert sirens in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12798,391 +12932,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources en eau et le changement climatique en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnefoy Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13192,100 +13326,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bassins versants sensibles aux &amp;quot;crues rapides&amp;quot; dans le Bassin Parisien - Analyse de la structure et de la dynamique de systèmes spatiaux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Caen, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00344612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13295,91 +13429,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alerte aux crues rapides en France: Compréhension et évaluation d'un processus en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université d'Avignon et des Pays de Vaucluse, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02502482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13389,192 +13523,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets connectés : des solutions à promouvoir pour améliorer l'alerte à la population en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting the good from the bad smartphone applications to alert residents facing disasters - Experiments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13584,131 +13718,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers retours sur FR-Alert : quelle perception des notifications par la population ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Moutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13855,51 +13989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capalert.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324994v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Chelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/rig.2024.054737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lahousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-715-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.102055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Radke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Gurrola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Rogers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1183324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9SZ8DXND-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kondolf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathias Kondolf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2899-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.731.0005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101909" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442870v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27875" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.4.49-66" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26522" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Menad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9954" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4G079X6N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dudouit Fichet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7829" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2X1FVK5H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1889" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369242v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.16103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059759v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580786v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119975v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleurant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511982v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532932v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532918v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174044v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118890v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102769" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128194v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605970v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605973v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280413v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538255v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50015-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703933v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demontis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500147" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50014-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592420v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gob" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878287v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344612v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02502482v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350047v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280401v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978845v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capalert.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Chelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/rig.2024.054737" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fabbri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lahousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-715-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.102055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Radke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Gurrola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Rogers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1183324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14431" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9SZ8DXND-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kondolf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathias Kondolf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2899-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.731.0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125593" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27875" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.4.49-66" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26522" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Menad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9954" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4G079X6N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dudouit Fichet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2X1FVK5H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1889" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466119v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369242v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.16103" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059759v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065001v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280430v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878650v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580786v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119975v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleurant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428554v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426675v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532918v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118890v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102769" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128194v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Martin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605972v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50015-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703933v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demontis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500147" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50014-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gob" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878287v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259782v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344612v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02502482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350047v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280401v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978845v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>