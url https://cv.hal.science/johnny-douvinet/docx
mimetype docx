--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -37,50 +37,131 @@
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Johnny Douvinet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeur des Universités en Géographie,Membre Junior de l'Institut Universitaire de France (IUF), 2021-2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">johnny-douvinet</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-2434-1999</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">103765085</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -222,51 +303,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> financé par la Fondation pour la Recherche de la MAIF (93 000 euros)2022-2024 Coordinateur d'une convention de collaboration avec la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Direction du Numérique (DNUM) du Ministère de l'Intérieur</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (270 000 euros)2020-2021 Coordinateur du projet financé par l'ANR et le SGDSN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cap-4-Multi-Can'Alert</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://capalert.univ-avignon.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (421 000 euros)2017-2010 Coordinateur du WP4 (SMARS) du projet européen POIA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-RESTART</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Les réseaux sociaux numériques et les smartphones, des leviers pour accroître la résilience face aux risques naturels en territoires de montagne ?), financé à 49% par le Fonds FEDER (302 000 euros)2019-2021 Co-responsable (avec Mathieu Péroche) du projet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -426,5519 +507,5519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoring the Compliance of Cell Broadcast Alert Messages: Application in France and Insights for Authorities and Future Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miangaly Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.106149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une alerte massive arrivée tardivement lors des inondations du 29 octobre à Valence (Espagne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cartographier les communes à risque inondation en combinant trois procédures administratives en France hexagonale : apports et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">María del Carmen Llasat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/rig.2024.054737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05324994v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la perception de l’alerte par les populations : questionnements empiriques, enjeux scientifiques et retombées opérationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FR-Alert à l’épreuve des inondations : perceptions du dispositif d’alerte lors des crues de 2023-2024 dans le bassin de l’Aa (Pas-de-Calais, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maé Gallet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lahousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/153kk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14b5f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05163483v1</w:t>
+                <w:t xml:space="preserve">hal-05350705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les communes à risque inondation en combinant trois procédures administratives en France hexagonale : apports et limites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse d'une alerte massive arrivée tardivement lors des inondations du 29 octobre à Valence (Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinet Freddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Llasat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://journals.openedition.org/echogeo/30425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872657v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05324994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FR-Alert à l’épreuve des inondations : perceptions du dispositif d’alerte lors des crues de 2023-2024 dans le bassin de l’Aa (Pas-de-Calais, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyser la perception de l’alerte par les populations : questionnements empiriques, enjeux scientifiques et retombées opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lahousse</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.21-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14b5f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/153kk⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05350705v1</w:t>
+                <w:t xml:space="preserve">hal-05163483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dataset on milling time and public perception of Cell Broadcast tsunami alerts tested along the French Mediterranean coast on 19 January 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatial (in)accuracy of cell broadcast alerts in urban context: Feedback from the April 2023 Cannes tsunami trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111073⟩</w:t>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.102055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2023.102055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774713v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami hazard perception and knowledge of alert: early findings in five municipalities along the French Mediterranean coastlines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évaluer le contenu des notifications d’alerte diffusées en France via FR-Alert® : enjeux scientifiques et retombées opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Peroche</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miangaly Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-24-715-2024⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37-3/4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/w8a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492331v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer le contenu des notifications d’alerte diffusées en France via FR-Alert® : enjeux scientifiques et retombées opérationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new dataset on milling time and public perception of Cell Broadcast tsunami alerts tested along the French Mediterranean coast on 19 January 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/w8a0⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578516v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial (in)accuracy of cell broadcast alerts in urban context: Feedback from the April 2023 Cannes tsunami trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tsunami hazard perception and knowledge of alert: early findings in five municipalities along the French Mediterranean coastlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Carles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Noé Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2023.102055⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.715-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-24-715-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335194v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk as a process: a history informed hazard planning approach applied to the 2018 post-fire debris flows, Montecito, California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Radke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mathias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Gurrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. David Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1183324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du nombre d’individus à évacuer en cas de tsunami à l’échelle du littoral méditerranéen français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.14431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enseignements tirer des coulées de débris post-incendie survenues le 9 janvier 2018 à Montecito (Californie, USA) ?☆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Radke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are sirens effective tools to alert the population in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mathias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (10), pp.2899 - 2920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-21-2899-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve alert systems: the technical, human, environmental and structural aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alerte par sirènes : une priorité discutable en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessing soil water content variation in a small mountainous catchment over different time scales and land covers using geographical variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rossello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.731.0005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 591, pp.125593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538254v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil water content variation in a small mountainous catchment over different time scales and land covers using geographical variables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’alerte par sirènes : une priorité discutable en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125593⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 731 (1), pp.5-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.731.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985312v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial performance of location-based alerts in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.101909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sirènes sont-elles pertinentes pour alerter la population en cas de crues rapides en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture spatiale des sirènes est-elle opérante pour alerter la population en cas d’inondation en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse hydrologique de la crue-éclair catastrophique du 15 juin 2010 dans la région de Draguignan (VAR, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3-4 (3-4), pp. 140-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2019057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un tri dans le monde des applis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une place pour les technologies smartphones et les Réseaux Sociaux Numériques (RSN) dans les dispositifs institutionnels de l’alerte aux inondations en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles J. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.27875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser une alerte aux crues rapides via une application Smartphone en France : de la théorie à la mise en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekedoua Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, DIFFUSION D’ALARMES, DIFFUSION D’ALERTES DE NOUVEAUX ENJEUX POUR LES SI, 21 (4), pp.49-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ISI.21.4.49-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'impact des entités linéaires paysagères sur les dynamiques spatiales du ruissellement : une approche par simulation multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 788, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.27768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flash flood hazard assessment in dry valleys (northern France) by cellular automata modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van de Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75, p.2905-2929. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-014-1470-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets urbains en zones inondables communiquent-ils sur les risques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hazards and Disasters: Learning, Teaching, Communication and Knowledge Exchange, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation comme outil d’anticipation des crues rapides dans les petits bassins versants en Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallet F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.99-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les smartphones peuvent-ils aider à une meilleure remontée des données en cas de crue rapide pour améliorer les systèmes d'alerte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSGLg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.57 - 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOXI-CITY: an agent-based model for exploring the effects of risk awareness and spatial configuration on the survival rate in the case of industrial accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
+                <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 692, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141621v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXI-CITY: an agent-based model for exploring the effects of risk awareness and spatial configuration on the survival rate in the case of industrial accidents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social and Hydrological Responses to Extreme Precipitations: An Interdisciplinary Strategy for Postflood Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Amalric</w:t>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26522⟩</w:t>
+              <w:t xml:space="preserve">Weather, Climate, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.135-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/WCAS-D-13-00009.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194215v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and Hydrological Responses to Extreme Precipitations: An Interdisciplinary Strategy for Postflood Investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale hydrometeorological observation and modelling for flash-flood understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Creutin</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather, Climate, and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/WCAS-D-13-00009.1⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (9), pp.3733-3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-3733-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083979v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale – Occurrence et facteurs explicatifs du DICRIM, un outil préventif sous utilisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rode</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01096658v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Introduction du numéro thématique : « Hydro-géomorphologie quantitative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1/2013, pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925857v1</w:t>
+                <w:t xml:space="preserve">hal-01229809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du numéro thématique : « Hydro-géomorphologie quantitative »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01229809v1</w:t>
+                <w:t xml:space="preserve">halshs-01259659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01259659v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’information sur les risques majeurs à l’échelle communale – Occurrence et facteurs explicatifs du DICRIM, un outil préventif sous utilisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, URL : http://cybergeo.revues.org/26112 ; DOI : 10.4000/cybergeo.26112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369245v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01096658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l'influence de l'urbanisation face à un aléa météorologique remarquable : les inondations des 9-10 novembre 2001 à Bab-el-Oued (Alger, Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (3), p. 337-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.9954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maires face aux Plans de Prévention du Risque Inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Anselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (1), pp.31-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.401.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (Northern-Western France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of local wind systems in the Caen region (Lower Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.887-901</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.406-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108581v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of local wind systems in the Caen region (Lower Normandy, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CARACTERISTIQUES DES &amp;quot;CRUES RAPIDES&amp;quot; DU NORD DE LA FRANCE (BASSIN PARISIEN) ET RISQUES ASSOCIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.73-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380938v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISTIQUES DES &amp;quot;CRUES RAPIDES&amp;quot; DU NORD DE LA FRANCE (BASSIN PARISIEN) ET RISQUES ASSOCIES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SCALES : a large-scale assessment model of soil erosion hazard in Basse-Normandie (Northern-Western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.887-901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00466254v1</w:t>
+                <w:t xml:space="preserve">hal-01108581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatio-temporelle et dynamique des pluies de forte intensité à l’origine des « crues rapides » dans le Bassin Parisien (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.47-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466100v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatio-temporelle et dynamique des pluies de forte intensité à l’origine des « crues rapides » dans le Bassin Parisien (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ANALYSIS OF LOCAL WIND SYSTEMS IN THE CAEN REGION LOWER NORMANDY, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/climatologie.511⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.406-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.1889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528122v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF LOCAL WIND SYSTEMS IN THE CAEN REGION LOWER NORMANDY, FRANCE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.47-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466123v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION DU RUISSELLEMENT EROSIF PAR AUTOMATE CELLULAIRE. DU DIAGNOSTIC A L'AMENAGEMENT CONCERTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (3), pp.305-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique potentielle d’un bassin versant et mesure de son efficacité structurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 412, 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.16103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERETS ET LIMITES DES DONNEES &amp;quot;CATNAT&amp;quot; POUR UN INVENTAIRE DES INONDATIONS. L'EXEMPLE DES &amp;quot;CRUES RAPIDES&amp;quot; LIEES A DE VIOLENTS ORAGES (BASSIN PARISIEN, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (201), pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5948,4563 +6029,4563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénariser l'alerte NaTech : une approche basée sur l'étude d'accidents passés dans le bassin méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Gisquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GEORISQUE 2026, “Les risques environnementaux en Méditerranée : du diagnostic à la gestion”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tunis (CGMED); Université La Manouba (BiCADE); Université de Montpellier Paul-Valéry, Feb 2026, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Roucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialiser le symbole : une recherche-projet autour des pictogrammes liés à la prévention des risques climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ledouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Kyoto, Japan. pp.369-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-77367-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EENA Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Public's Reaction to Simulated Alerts on Mobile Phones in France: Scale Effects, and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale des Ingénieurs de Tarbes, May 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer et localiser les enjeux humains face au risque tsunami en méditerranée française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels ANRM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Transition Ecologiques et de la Cohésion des Territoires; INRAE, Oct 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lagahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’habitant-e dans les politiques de gestion du risque inondation sur son territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Géopoint « Espaces citoyens, sciences de l’espace et politique»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des risques, un facteur clé dans l’acceptabilité individuelle du danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Biennale de la recherche sur la sécurité civile, ENSOSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution numérique et médias sociaux : un changement de paradigme dans la gestion des risques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un tri dans le monde des applications dédiées à l'alerte aux risques majeurs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2018 - Spatial Analysis and Geomatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre au risque d'inondation fluvial: Zénobie, la ville résiliente du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Si nous imaginons le devenir des cours d’eau, ils ressembleraient à..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the exposure to floods to estimate the risk of flood-related damage in French Mediterranean basins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523878v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the exposure to floods to estimate the risk of flood-related damage in French Mediterranean basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brunet</w:t>
+                <w:t xml:space="preserve">C. Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Delrieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.04013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des territoires. Articuler les méthodes et disciplines pour proposer des améliorations stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Balsells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les dires d'acteurs locaux dans les démarches préventives – Retours d'expérience sur la vulnérabilité aux inondations dans trois agglomérations du bassin de la Loire (Nantes, Orléans et Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification et (re)construction automatiques des limites des bureaux de vote par l'étude des textes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of urban flood and surface runoff genesis in Oued Koriche catchment (Massif of Bouzaréah, western part of Grand Algiers, Algeria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Beltrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution climatique, risques engendrés et impacts sur la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TOXICITY: Un modèle multi-agent pour simuler les comportements des populations lors d'un accident industriel toxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conférence SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805023v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXICITY: Un modèle multi-agent pour simuler les comportements des populations lors d'un accident industriel toxique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00580786v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular automata (CA) and Agent-Based Models (ABM) in response to different environmental problems: a review on French research over the last ten years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies préventives du risque lié aux &amp;quot; crues rapides &amp;quot; dans le nord de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TOXICITY, an Agent-Based Model to simulate behaviours and effects of local proximities during a toxic industrial accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles rencontres de ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">MAPS 2 Conference « Teaching of/with Agent-Based Models in the Social Sciences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00614880v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cartographies préventives du risque lié aux &amp;quot; crues rapides &amp;quot; dans le nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
+              <w:t xml:space="preserve">Nouvelles rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154573v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXICITY, an Agent-Based Model to simulate behaviours and effects of local proximities during a toxic industrial accident</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recrudescence des crues rapides printanières et estivales dans le nord de la France entre 1992 et 2001 : une simple variabilité d’échelle décennale, ou l’amorce d’un changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPS 2 Conference « Teaching of/with Agent-Based Models in the Social Sciences »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">« Hors du lit : aléas, mémoire, inondations… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00511982v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupling soil erosion sensibility and runoff connectivity to assess slope contributions to watershed sediment budget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Australia. pp.808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-05431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodes pluvieux et types de circulations atmosphériques à l'origine des « crues rapides » dans le nord de la France (Bassin Parisien).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climats et Risques Climatiques en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France. pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular modelling of muddjy floods occurring in dry valleys : advances and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-12030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin versant : de l'unité spatiale aux sous unités fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACI Systèmes Complexes en SHS et CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Cerisy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la morphométrie à un champ de mesure de la structuration d'un bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Internationale Conference On Spatial Analysis and Geomatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France. 16 p. +CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a multi scale approach over the area of Caen (Normandy, France) to analyse the influence of local aerology on photooxidant pollution dynamics on coastal areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dudouit Fichet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cellular automata in physical geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Colloquium of Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montreux, Switzerland. pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00174044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of cellular automata modeling to analyze the dynamics of hyper-concentrated stream flows on loamy plateaux (Paris Basin, North-west France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les apports de l'IAD à la caractérisation morphométrique des bassins versants sensibles aux crues rapides hyper-concentrées (Bassin Parisien, Nord de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Hydro-Informatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, France. 4000p</w:t>
+              <w:t xml:space="preserve">Interactions Nature-Sociétés - Analyse et modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Baule, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00118890v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00068710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'IAD à la caractérisation morphométrique des bassins versants sensibles aux crues rapides hyper-concentrées (Bassin Parisien, Nord de la France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application of cellular automata modeling to analyze the dynamics of hyper-concentrated stream flows on loamy plateaux (Paris Basin, North-west France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions Nature-Sociétés - Analyse et modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, La Baule, France. 6p</w:t>
+              <w:t xml:space="preserve">The 7th Hydro-Informatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. 4000p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00068710v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00118890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises hydrologiques dans l'Ouest : variabilité climatique et influence humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Interactions Nature – Société, Analyses et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Baule, France. 5 p. (sur CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10514,1943 +10595,1943 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment structurer un message d'alerte pour maximiser sa compréhension par la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ledouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchments’ reactions to the Oct. 2nd 2020 heavy rainfall in the Maritime Alps (France): sediment transport measurements, sediment connectivity model in the Roya river and reconstruction guidelines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alerter la population en tenant compte des territoires plutôt que des technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2022 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La cinquième édition Assises Nationales des Risques Naturels (ANRN) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 146, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855452v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerter la population en tenant compte des territoires plutôt que des technologies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catchments’ reactions to the Oct. 2nd 2020 heavy rainfall in the Maritime Alps (France): sediment transport measurements, sediment connectivity model in the Roya river and reconstruction guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cinquième édition Assises Nationales des Risques Naturels (ANRN) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS Rivers 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128026v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un tri dans le monde des applis d'alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Majeurs (ANRN) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Broadcast vs Sirens: Which Solution is the Most Spatially E cient? Early ndings in the southern part of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management IDRiM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of an exposure indicator to better anticipate damage with the AIGA flood warning method: a case study in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du facteur de vulnérabilité à la méthode AIGA : Vers une chaîne intégrée d'avertissements du risque hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF - AFEPTB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
+                <w:t xml:space="preserve">Including the assessment of external vulnerability to flooding in the AIGA method - A step forward an integrated chain of flood warnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Branger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet ANR Floodscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">9th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459884v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including the assessment of external vulnerability to flooding in the AIGA method - A step forward an integrated chain of flood warnings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du projet ANR Floodscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605972v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires endigués, quelles stratégies adopter pour y poursuivre l’urbanisation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Smartphone applications : A means to Promote Emergency Management in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Daniel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inondation 2 : la gestion du risque</w:t>
+              <w:t xml:space="preserve">HoW Information Systems help for AlaRm/AleRt Detection ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004147v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone applications : A means to Promote Emergency Management in France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les territoires endigués, quelles stratégies adopter pour y poursuivre l’urbanisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daniel-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HoW Information Systems help for AlaRm/AleRt Detection ?</w:t>
+              <w:t xml:space="preserve">Inondation 2 : la gestion du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280413v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing and Crisis-Mapping in the Event of Floods: Tools and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sekedoua Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.209-223, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50015-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Public Involvement to Citizen-based Initiatives: How Can Inhabitants Get Organized to Face Floods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Nguyen-Huu Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demontis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freddy Vinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-208, 2017, Risk Management, 978-1-78548-269-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50014-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de données géomorphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod; BRGM Éditions, pp.229-245, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque d'inondation dans la vallée de l'oued Koriche (Massif de Bouzaréah, Alger ouest) : analyse systémique de l'aléa et facteurs de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fort M., Ogé F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international " Risques naturels en Méditerranée occidentale "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reproduction Héliographique Audoise, pp.207-217, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00498500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de circulations atmosphériques et de crises hydrologiques dans le nord-ouest de la France : approches croisées de risques liés au climat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lamarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Risques : changements d'approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.63-92, 2008, SRD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12460,222 +12541,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire de restitution du projet ANR FloodScale : Observation et modélisation hydro-météorologique multi-échelle pour la compréhension et la simulation des crues éclairs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.21 : 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au secours des maires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12685,244 +12766,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why keep alert sirens in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kondolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12932,391 +13013,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources en eau et le changement climatique en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnefoy Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13326,100 +13407,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bassins versants sensibles aux &amp;quot;crues rapides&amp;quot; dans le Bassin Parisien - Analyse de la structure et de la dynamique de systèmes spatiaux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Caen, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00344612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13429,91 +13510,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alerte aux crues rapides en France: Compréhension et évaluation d'un processus en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université d'Avignon et des Pays de Vaucluse, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02502482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13523,192 +13604,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets connectés : des solutions à promouvoir pour améliorer l'alerte à la population en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting the good from the bad smartphone applications to alert residents facing disasters - Experiments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13718,131 +13799,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers retours sur FR-Alert : quelle perception des notifications par la population ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Moutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13908,51 +13989,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="33BE3EEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -13989,51 +14222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capalert.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Chelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/rig.2024.054737" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fabbri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lahousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-715-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.102055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Radke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Gurrola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Rogers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1183324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14431" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9SZ8DXND-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kondolf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathias Kondolf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2899-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.731.0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125593" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27875" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.4.49-66" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26522" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Menad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9954" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4G079X6N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dudouit Fichet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2X1FVK5H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1889" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466119v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369242v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.16103" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059759v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065001v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280430v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878650v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580786v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119975v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleurant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428554v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426675v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532918v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174044v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118890v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102769" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128194v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Martin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605972v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50015-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703933v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demontis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500147" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50014-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592420v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gob" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878287v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259782v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344612v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02502482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350047v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280401v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978845v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johnny-douvinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2434-1999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103765085" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capalert.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sutton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Chelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/rig.2024.054737" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fabbri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lahousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153kk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.102055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moutard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w8a0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Atmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deniaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-715-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Radke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Gurrola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Rogers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1183324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.14431" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9SZ8DXND-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kondolf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathias Kondolf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2899-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125593" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.731.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101909" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Saint Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27875" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekedoua Kouadio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.4.49-66" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27768" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van de Wiel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1470-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallet F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escudier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26522" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877612v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Menad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9954" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4G079X6N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380938v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dudouit Fichet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7829" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2X1FVK5H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466123v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1889" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.16103" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466127v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677680v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059760v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878650v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580786v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119975v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleurant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511982v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428554v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321603v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426675v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532932v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532918v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321834v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174044v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068710v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118890v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102769" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128199v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128194v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605973v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605972v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280413v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50015-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703933v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nguyen-Huu Gisclard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demontis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482694500147" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50014-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592420v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gob" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878287v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259782v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344612v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02502482v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350047v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280401v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978845v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>