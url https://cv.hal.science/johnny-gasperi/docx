--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johnny Gasperi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de rechercheUniversité Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johnny-gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4083-9698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129416827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207227484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358337223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-4321-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tire and road wear particles in soils: from roadside soil to widespread impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 300, pp.124430. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2026.124430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring litter typology and loading in stormwater: Implications for waste management and mitigation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Mballo Biaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.115350. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2026.115350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics quantification in organic-rich samples: the relevance of testing substrate-specific calibration curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Kaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107624. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2026.107624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des teneurs en particules de pneus selon l’éloignement à la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.39. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/20251139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter in French urban areas—part 1: composition, sources, and spatio-temporal variations on urban surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (16), pp.10135-10148. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35203-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des déchets plastiques et des fibres anthropiques lors d’événements transitoires : épisodes pluvieux en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.123-156. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202412123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de microplastiques via le réseau d’assainissement unitaire : des dépôts au sein du réseau aux rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.107-121. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202412107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter in French urban areas — Part 2: transport dynamic and fluxes in stormwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (16), pp.10149-10163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-33774-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement and suitability of analytical method for the detection of tire and road wear particles markers in low-concentration sediment and soil matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Albignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials: Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.100013. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazmp.2025.100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock and vertical distribution of microplastics and tire and road wear particles into the soils of a high-traffic roadside biofiltration swale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 373, pp.126092. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential combination of micro-FTIR imaging spectroscopy and pyrolysis-GC/MS for microplastic quantification. Application to river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5AY00237K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment and Spatiotemporal Variation of Microplastic Concentration, Size, and Polymer Type in Mayotte Lagoon’s Surface Water (Comoros Archipelagos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Devault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microplastics4020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of pharmaceuticals through UV-C/Performic acid advanced oxidation process: Kinetics and identification of reactive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.139016. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juveniles at risk: behaviour and colour changes in sole juveniles (Solea solea) after exposure to estuarine ragworms (Hediste diversicolor) contaminated with microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messika Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florane Le Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Clérandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.107197. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des sédiments d’un bassin d’infiltration par les particules d’usure des pneus et de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P.T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.29. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/20251129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in wastewater and the role of local wastewater treatment stations in controlling microplastic pollution: a case study from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Oanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi My Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Thao Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (4), pp.420. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-13882-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic debris dataset on the Seine riverbanks: up to 38 000 pre-production plastic pellets reported per square meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.111735. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tire road wear particles, microplastics and metals in sediment of stormwater detention basins: co-occurrence and ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Casado-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.109676. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar–Compost blends modulate trace element and nutrient dynamics in rooftop farming systems under Mediterranean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo López-Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Picca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Moreno-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.118663. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins et savoir-faire en matière de quantification des plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Allonier-Ferandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Barritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic accumulation in sewer sediments and its potential entering the environment via combined sewer overflows: a study case in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31734-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic particle abundance and characteristics in seawater and intertidal sediments of the Tonkin Bay Coast (North Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Thinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Diep Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.514. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-12674-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic assessment of tire and road wear particle emissions and their influencing factors on different types of roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Trinh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.133301. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic assessment in remote and high mountain lakes of Gilgit Baltistan, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Mehboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 365, pp.143283. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'acide performique pour réduire la pollution microbiologique et chimique des eaux résiduaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.195-210. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202412195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tire and road wear particles in infiltration pond sediments: Occurrence, spatial distribution, size fractionation and correlation with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Phuc Tho Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.176855. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring microplastics in the Seine River in the Greater Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Buschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2024.1386547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphate ester additives and microplastics in benthic compartments from the Loire estuary (French Atlantic coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pollono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I.T. Idjaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 201, pp.116256. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-varying microplastic contributions of a large urban and industrial area to river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.123702. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Microplastic Analysis in Urban Waters Using μ-FTIR And Py-GC-MS: A Case Study in Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feride Öykü Sefiloglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthinus Brits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J.M. van Velzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinn Groenewoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.124088. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of microplastics in bivalves from the northern coast of Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Thinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Diep Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Oanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, pp.103731. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Size Microplastics in Urban Stormwater Runoff are Efficiently Trapped in a Bioretention Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Seters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring macroplastics in aquatic and terrestrial ecosystems: Expert survey reveals visual and drone-based census as most effective techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Andriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roebroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.176528. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID lockdown significantly impacted microplastic bulk atmospheric deposition rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 344, pp.123354. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur les déchets diffusés abandonnés en milieu urbain et transférés via les réseaux pluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 / 2024, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/20240966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May a Former Municipal Landfill Contaminate Groundwater in Microplastics? First Investigations from the “Prairie de Mauves Site” (Nantes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Radigois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julya Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microplastics2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of microplastics within the Loire River in the clam Corbicula fluminea exposed to environmentally relevant exposure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Latchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-023-02702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des macroplastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/202303053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an environmental microplastic mixture from the Seine River and one of the main associated plasticizers, dibutylphthalate, on the sentinel species Hediste diversicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.106159. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in sediments from urban and suburban rivers: Influence of sediment properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen-Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha My Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Oanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 904, pp.166330. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution microplastique dans le continuum terre-mer : des activités anthropiques génératrices de pollution plastique aux océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cahier des Ponts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-persistent chemicals in polymer and non-polymer products can cause persistent environmental contamination: evidence with DEHP in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.44952-44962. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-25405-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of microplastics within the Loire River in the clam Corbicula fluminea exposed to environmentally relevant exposure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Latchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (9), pp.1125-1140. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-023-02702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microplastic contamination in the Loire River (France) throughout analysis of different biotic and abiotic freshwater matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.122167. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an environmental microplastic mixture from the Seine River and one of the main associated plasticizers, dibutylphthalate, on the sentinel species Hediste diversicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.106159. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of performic acid with organic and inorganic compounds: from oxidation kinetic to reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (9), pp.3121-3131. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.3c00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroplastic transfer dynamics in the Loire estuary: Similarities and specificities with macrotidal estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.114019. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Gasperi et al. Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites. Water 2022, 14, 394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.2215. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14142215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrolitter dataset from a highly frequented roadway in Nantes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Microplastics by Pyrolysis Coupled with Gas Chromatography and Mass Spectrometry in Sediments: Challenges and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.229-239. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microplastics1020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.119145. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic trapping in dam reservoirs driven by complex hydrosedimentary processes (Villerest Reservoir, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225, pp.119187. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), 22 p. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodéchets et déchets plastiques issus du trafic routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.53-70. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202206053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverine litter in a small urban river in Marseille, France: Plastic load and management challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, pp.154-163. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2022.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic occurrence after conventional and nanofiltration processes at drinking water treatment plants: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2022.886703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur la présence de microplastiques dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.93-123. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202206093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le continent oublié. Lumières et zones d&apos;ombre des recherches sur la dissémination des plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 p. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence excitation/emission matrices as a tool to monitor the removal of organic micropollutants from wastewater effluents by adsorption onto activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.116749. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.116749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and microfiber fluxes in the Seine River: Flood events versus dry periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.150123. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microfluidic chip enables fast analysis of water microplastics by optical spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A. Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Erfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser M. Sabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.10533. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89960-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and microfibers in urban runoff from a suburban catchment of Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 p. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer dynamics of macroplastics in estuaries – New insights from the Seine estuary: Part 3. What fate for macroplastics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.112513. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of emerging and priority micropollutants during the sewage sludge treatment - Part 2: Mass balances of organic contaminants on sludge treatments are challenging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.122-131. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2021.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance, composition and fluxes of plastic debris and other macrolitter in urban runoff in a suburban catchment of Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.116847. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.116847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in the atmospheric compartment: a comprehensive review on methods, results on their occurrence and determining factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, 16 p. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2021.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissolved organic matter on the removal of 12 organic micropollutants from wastewater effluent by powdered activated carbon adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soares Pereira-Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.115487. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.115487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of organic matter digestion protocols on synthetic, artificial and natural raw fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Strich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, p. 141230. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of powder and micro-grain activated carbon in a fluidized bed to remove micropollutants from wastewater and their comparison with ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Igos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Journal of Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 p. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 718, pp.137319. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer dynamics of macroplastics in estuaries – New insights from the Seine estuary: Part 2. Short-term dynamics based on GPS-trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.111566. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the properties of 7 micro-grain activated carbons on organic micropollutants removal from wastewater effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.125306. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer dynamic of macroplastics in estuaries -New insights from the Seine estuary: Part 1. Long term dynamic based on date-prints on stranded debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.110894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamic of anthropogenic fibers in a tropical river-estuarine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Chung Kieu-Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.113897. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ozonation before activated carbon adsorption for the removal of organic micropollutants from wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.125530. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urban pressure on the spatial and temporal dynamics of PAH fluxes in an urban tributary of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1002-1013. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Plastic Inputs From the Seine Basin to the Sea Using Statistical and Field Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic particle ingestion by wild freshwater fish: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Wing Gabrielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic debris dataset on the Seine river banks: plastic pellets, unidentified plastic fragments and plastic sticks are the Top 3 items in a historical accumulation of plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic micropollutants in a large wastewater treatment plant: What are the benefits of an advanced treatment by activated carbon adsorption in comparison to conventional treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.1050-1060. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seine plastic debris transport tenfolded during increased river discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Emmerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van Calcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux de plastiques transitant en Seine : quelles méthodes pour quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1-2, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201901015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative combination of tracing methods to differentiate between legacy and contemporary PAH sources in the atmosphere-soil-river continuum in an urban catchment (Orge River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.448-458. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic input from the Seine Basin to the Sea : what method for what results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1-2, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201901015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les eaux usées : qu’apporte un traitement avancé par adsorption sur charbon actif après un traitement conventionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7/8, pp.66-80. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201907067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in air: Are we breathing it in?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroplastic and microplastic contamination assessment of a tropical river (Saigon River, Vietnam) transversed by a developing megacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lahens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Chung Kieu-Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kada Boukerma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.661-671. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-target strategies by HRMS to evaluate fluidized micro-grain activated carbon as a tertiary treatment of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.587-595. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.09.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants au sein de la station d’épuration de Seine Centre : étude simultanée des filières eau et boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Droguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.33 - 44. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/20186p33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse haute résolution : un outil innovant de caractérisation des ouvrages d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques en Seine dans l’agglomération parisienne : étude des variations spatiales et temporelles des fibres anthropiques synthétiques et artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.45 - 54. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201805045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of soils by metals and organic micropollutants: case study of the Parisian conurbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (24), pp.23559-23573. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8005-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Characterize Riverine Macroplastic Emission Into the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Emmerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Chung Kieu-Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Loozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Oeveren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.372. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic particles in the stomach contents and liver of the freshwater fish Squalius cephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Eppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 643, pp.1257 - 1264. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic and non-synthetic anthropogenic fibers in a river under the impact of Paris Megacity: Sampling methodological aspects and flux estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.157-164. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des eaux pluviales par les micropolluants: avancées du projet INOGEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7/8, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201778051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic evaluation of annual micropollutant loads and their uncertainties in separate storm sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (36), pp.28205 - 28219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts from urban water systems on receiving waters – How to account for severe wet-weather events in LCA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Risch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.412-423. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first overview of textile fibers, including microplastics, in indoor and outdoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guerrouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221, pp.453 - 458. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of emerging and priority micropollutants during the sewage sludge treatment: Case study of Paris conurbation. Part 1: Contamination of the different types of sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.379-393. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’empreinte des rejets de STEP de l’agglomération parisienne en résidus pharmaceutiques et autres polluants émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.90-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disrupting compounds in gaseous and particulate outdoor air phases according to environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.94-104. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fate and gas/particle partitioning of semi-volatile organic compounds in indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.423-433. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédiments, racontez-moi l’histoire de la Seine…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des polluants émergents dans les rejets de STEP - 1. Étude du procédé CarboPlus à l’échelle du prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201603012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of a wide range of emerging pollutants from wastewater treatment plant discharges by micro-grain activated carbon in fluidized bed as tertiary treatment at large pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of emerging micropollutants from wastewater by activated carbon adsorption: Experimental study of different activated carbons and factors influencing the adsorption of micropollutants in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des polluants émergents dans les rejets de STEP - 2. Étude expérimentale des processus de sorption sur le charbon actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201603028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic fibers in atmospheric fallout: a source of microplastics in the environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of rainfall variables on urban effluents concentrations and fluxes in wet weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 523, pp.320-332. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphenols and Phthalates in Greywater from Showers and Washing Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Droguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (11), </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-015-2652-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières investigations sur la contamination en microplastiques d’une zone urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201512025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of persistent organic pollutants in dated sediment cores: Chemical fingerprinting of the anthropogenic impacts in the Seine River basin, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 541, pp.1355-1363. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrite accumulation during denitrification depends on the carbon quality and quantity in wastewater treatment with biofilters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniet M. Laverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (13), pp.10179-10188. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4196-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the ecotoxicological risk of combined sewer overflows for an aquatic system using a coupled “substance and bioassay” approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustache Goore Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.4460-4474. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3650-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the ocean: Contamination of freshwater ecosystems with (micro-) plastic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Imhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.32. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN14172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and qualitative assessment of the impact of climate change on a combined sewer overflow and its receiving water body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustache Gooré Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (15), pp.8. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4411-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic contamination in an urban area: a case study in Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2015. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN14167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a large scale powdered activated carbon pilot: Removals of a wide range of emerging and priority micropollutants from wastewater treatment plant effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.315-330. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2014.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of floating plastic debris in surface water along the Seine River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195C, pp.163-166. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of triclosan, triclocarban and paraben mass loads at a very large regional scale: case of Paris conurbation (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifax Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 493, pp.854-61. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations, and atmospheric contributions for a wide range of contaminants in three French catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (8), pp.5267-5281. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2396-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 2: Assessing the impact of global change on daily concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 - 469, pp.1059 - 1068. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 1: Determination of in-situ attenuation rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 -469, pp.1050-1058. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority and emerging pollutants in sewage sludge and fate during sludge treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (7), pp.1217-1226. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2014.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalates and alkylphenols in industrial and domestic effluents: Case of Paris conurbation (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 488-489 (1), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofiltration vs conventional activated sludge plants: what about priority and emerging pollutants removal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert-Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geara-Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2388-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of environmental contamination by phthalates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (11), pp.8057-76. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1982-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphenolic compounds and bisphenol A contamination within a heavily urbanized area: case study of Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2973- 2983. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1220-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalates and alkylphenols in industrial effluents - Contribution to pollution transported in Paris sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of alkylphenols and polybromodiphenylethers by a biofiltration treatment plant during dry and wet-weather periods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (9), pp.1591-8. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2012.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances prioritaires dans les rejets urbains de temps de pluie: Cas du déversoir de Clichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.30-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipal wastewater treatment by biofiltration: comparisons of various treatment layouts. Part 1: assessment of carbon and nitrogen removal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (9), pp.1705-12. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2012.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and fate of phthalate in urban area: Case of Parisian sewer network and wastewater treatment plant [Devenir des phtalates en milieu urbain: De l'égout au rejet de la station d'épuration]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des phtalates en milieu urbain: De l'égout au rejet de la station d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants in urban stormwater: Part 2 - Case of combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (20), pp.6693-6703. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of environmental contamination by alkylphenols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (9), pp.3798-819. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1094-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of combined sewer overflows by ballasted flocculation: Removal study of a large broad spectrum of pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 211, pp.293-301. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2012.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphénol A : Premiers résultats sur le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux usées de temps de pluie à la station seine centre: Étude des paramétres globaux, des alkylphénols et des polybromodiphényléthers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des substances prioritaires sur les ouvrages de traitement des eaux usées : cas de la décantation et de la biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paffoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority substances in combined sewer overflows: Case study of the Paris sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of trace metals as markers of entry pathways in combined sewers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amedzro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (4), pp.633-40. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and spatial variations of polybrominated diphenyl ethers in the deposition within a heavily urbanized area: case of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (4), pp.822-8. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2010.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of wastewater, runoff and sewer deposit erosion to wet weather pollutant loads in combined sewer systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kafi-Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (20), pp.5875-86. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence and removal of priority pollutants by lamella clarification and biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (10), pp.3065-3076. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2010.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluants prioritaires dans les eaux de surface : qu'en est-il de la Seine à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants in surface waters and settleable particles within a densely urbanized area: case study of Paris (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407 (8), pp.2900-8. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling Velocity Grading of Particle Bound PAHs: Case of Wet Weather Flows within Combined Sewer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF ENVIRONMENTAL ENGINEERING-ASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 135 (11), pp.1155--1160. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2009)135:11(1155)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater quality and pollutant loads in combined sewers during dry weather periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kafi-Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluants prioritaires dans les eaux usées et les rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (NC), pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling velocity of particulate pollutants from combined sewer wet weather discharges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kafi-Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (12), pp.2453-65. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2008.835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants in wastewater and combined sewer overflow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 407 (1), pp.263-72. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of the characteristics of combined wet weather pollutant loads in Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kafi-Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (3), pp.539-49. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2007.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the hydrocarbon fate within combined sewers: Case of the &amp;quot;Le Marais&amp;quot; urban catchment (1994-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures aliphatiques et aromatiques introduits dans le réseau d'assainissement via les effluents domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (NC), pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliphatic and polycyclic aromatic hydrocarbon loads within the Parisian combined sewer during dry and wet weather periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.85--91. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution en hydrocarbures transitant par temps sec et par temps de pluie dans le réseau d'assainissement unitaire parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (4), pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of polycyclic aromatic hydrocarbon load of urban wet weather pollution in combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (06-juil), pp.185--193. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2006.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbon loads from street cleaning practices: Comparison with dry and wet weather flows in a Parisian combined sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.169--181. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630590930734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons and heavy metals fixed to the lift station sediment of the Paris combined sewer network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Celaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (3), pp.119-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of PAH load of urban wet weather pollution in the Parisian combined sewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.35--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons and heavy metals fixed to the lift station sediments of the Paris agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Celaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.22--30. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200402001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (272)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Mahaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées de l’IR OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR, Mar 2026, La baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Microplastiques dans les sédiments de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Becq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Flux de microplastiques via les retombées atmosphériques sur Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy and Urban Gardens: Formulations of Local Inorganic and Organic Waste to Minimize Harmful Trace Elements Exposure and Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ocaña-de Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Science, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Exhaust Emissions from Tire-Road Contact: Emission Dynamics, Physico-Chemical Properties, Environmental Fate and Health Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Trinh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tire Industry Project, Sep 2025, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Distribution of Tire &amp; Road Wear Particles and Microplastics in an Urban Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Jersey Water Environment Association (NJWEA), May 2025, Atlantic City, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientific networks can help advancing both scientific knowledge and public policies: the case study of the “Plastics, Environment and Health” network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Ifremer, Jun 2025, Nice, France. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological investigations and understanding of the transfer dynamics of microplastics in the River Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Matériaux recyclés pour les jardins urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Kaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débris plastiques sur les berges de Seine – Dynamiques de stockage, remobilisation et fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique Seine-Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Seine Aval, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium : contexte, enjeux et principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et réflexion autour des déchets diffus abandonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Tire and Road Wear Particles in Urban Stormwater: Comparison of the Contamination Levels and Impact of Contrasting Stormwater Management Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Macrodéchets plastiques dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the impact of TRWP emissions by understanding their nature and environmental dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Trinh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tackling Tire Wear and Associated Chemical Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environment Agency Austria on behalf of the Austrian Ministry of Agriculture and Forestry, Climate and Environmental Protection, Regions and Water Management., Nov 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier et caractériser les déchets diffus abandonnés en milieu urbain par intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Émission de particules de pneus et contamination des environnements proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Mahaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural versus urban soil: Differences in microplastic profiles for a better understanding of the sources and fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kedzierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone d’accumulation de déchets plastiques sur les berges de Seine : quid des microplastiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la pollution plastique (et autres déchets) en milieux urbains et dans les hydrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune du GDR polymères Environnement Santé et du Groupe Thématique Déchets Valeurs et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Le Mans, Oct 2024, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprégnation de l'estuaire ligérien par les particules d'usure des pneumatiques et de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon de la contamination de nos environnements par les microplastiques. Conférence invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique « Risques sanitaires liés aux microplastiques dans notre environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique pour la compréhension des sources, transferts et devenirs des microplastiques dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic litter accumulation zones on the riverbanks of the Seine River (France): what about microplastics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Tire and Road Wear Particle Distribution in an Urban Bioswale: A study on a bioswale in Bottière-Chênaie, Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Oct 2024, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of local human activity on microplastic atmospheric deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impregnation of surface soil with tire and road wear particles from a moderate traffic suburban roadway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Tire Emissions Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCI The Netherlands, Dec 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impregnation levels and gradient of tire wear particle content of surface soils adjacent to a major road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2024 - Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sédiments fluviaux comme réservoir de microplastiques : exemple du Rhône en amont et aval de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF2024, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Vipare, Point d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres nationales de l'AVPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution plastique de la terre à la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International &amp; Pluridisciplinaire Eau, Environnement, et Santé Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Evry Paris-Saclay, Nov 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GEOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEOBIOSE, Dec 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de la Seine depuis l’amont jusqu’à l’estuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation réaliste des émissions de particules des pneus à l’aide d’un véhicule instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Routes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, CEREMA et IDRRIM, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroplastiques dans le continuum Terre-Mer : vers la reconstitution de trajectoires socio-environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Matière Organique (ResMO) - Matières Organiques, Environnement et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Matière Organique (ResMO), Mar 2024, Semur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and Vertical Distribution Pattern of Tire Wear Particles in an Urban Bioswale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO2024 - Plastice pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'utilisation de l'acide performique en traitement des eaux résiduaires urbaines : vers une élimination des molécules pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viky Sinopoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Information Eaux - JIE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des micropolluants pharmaceutiques par l’acide performique seul et en couplage (UV-C/PFA et ozone/PFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux (Gironde), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des sédiments d’un bassin d'infiltration par les particules d'usure des pneus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Phuc Tho Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and tyre wear particles infiltration in the soil of a roadside biofiltration swale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre la présence de microplastiques dans nos environnements et l’exposition de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université Permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des sédiments d'un bassin d'infiltration par les particules d'usure des pneus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Phuc Tho Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bouguenais (Nantes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer : des zones d'accumulation de macrodéchets à la formation de microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la fondation pour la recherche sur la biodiversité - L'océan du futur : Des impacts aux réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour la recherche sur la biodiversité, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans de recherche sur les microplastiques menés sur le continuum réseau/usine/rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassin Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaurepaire Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire - Réseau des territoires engagés dans la lutte contre les pollutions plastiques : Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMORCE, May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation méthodologique des microplastiques (fibres et fragments) dans les eaux de surface à la traversée de l’agglomération parisienne en lien avec la question de la production francilienne d’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e édition des Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APTEN, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédi-PLAST - Microplastiques dans les sédiments continentaux et les archives sédimentaires (2020-2024) - Questions scientifiques et méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet ANR Sedi-PLAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Champs-sur-Mars, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions hors échappement du contact pneu-chaussée: dynamiques d'émission, propriétés physico-chimiques et effets cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Trinh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Nantes Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tire and road wear particles contamination in infiltration ponds sediments: occurrence, spatial variability, size distribution and correlation with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Phuc Tho Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in tire wear particle contents of superficial soil with distance from the roadside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carottes sédimentaires : Un enregistrement de la qualité chimique du milieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of micropollutants in wastewater disinfected with performic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Environment Seminar 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUEZ, Jun 2024, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions historiques de la métropole lyonnaise aux contaminations en microplastiques des sédiments du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans l’agglomération parisienne : 10 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence inneauvation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAAP - direction Innovation, Apr 2023, Colombes (Hauts-de-Seine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local urban activity, Covid lockdown, and atmospheric microplastic deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental, and social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics &amp;gt; 25 µm in the Seine river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Buschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental and social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation des déchets sauvages dans les écosystèmes aquatiques : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Nationales des Collecteurs de Déchets Sauvages 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau déchets sauvages, Nov 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés - La pollution des eaux par les microplastiques : quantification, impacts et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire TEAWEB - Société française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe thématique Traitement de l’Eau et de l’Air, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Merusan-Paslaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in urban freshwater : a case study in the city of Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Sefiloglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Scibetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Velzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting : Data-driven environmental decision-making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Apr 2023, Dublin (IE), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Déchets plastiques et pollution des eaux : des impacts aux solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Buoyant MP motion in response to different flow velocities and bed types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marziye Molazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les rivières : Quelles méthodes d’analyse après une décennie de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Endless World: Plastic debris in the Seine estuary as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental, and social sciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la contamination en microplastiques dans un ruisseau urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Micropollutants Removal through Performic Acid-UV Photolysis: kinetics and wastewater matrix influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Milan, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources anthropiques à l’origine des microplastiques et des particules de pneu en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Polomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les eaux destinées à la consommation humaine – Premièrs résultats de mesures sur les installations du Syndicat des Eaux d’Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibert Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102e Congres ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ViPARE - Villes Propres, Accueillantes et Respectueuses de l’Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et verticale de microplastiques dans un ouvrage d'infiltration des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioretention cells remove microplastics in the 25 – 106 micron size fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Seters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Low Impact Development Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence, biofilm et dynamique des microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marziye Molazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in urban freshwater: a case study in the city of Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Sefiloglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Velzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Groenewoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Environmental &amp; Food Monitoring, ISEAC-41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Environmental Analytical Chemistry (IAEAC)., Nov 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and fate of microplastics in Parisian combined sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Olthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental and social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée - Sedi-PLAST : Microplastiques dans les sédiments et dans les archives sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Planète Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in sediment deposited along the Seine River after a major flood event (February 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Bizeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving stormwater quality for microplastic (25 – 106 µm) using a bioretention cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Seters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stormwater Conference &amp; Expo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic accumulation in sewer systems and their pathways to the environment along with combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa López Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence internationale Novatech - Urban Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet LitterBANK – Débris plastiques sur les berges de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du GIP Seine-Aval 2023 - Evolution de l’estuaire sous forçages anthropiques et climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Seine-Aval, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Déchets plastiques et pollution des eaux : des impacts aux solutions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation de microplastiques dans les dépôts de réseaux d’eaux usées unitaires et leur transfert vers l'environnement via les déversoirs d’orage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Thi Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa López Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a closed municipal solid waste landfill to microplastic groundwater pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Radigois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julya Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in freshwater biotic and abiotic matrices sampled in the Loire River (France) and their ecotoxicology effects on Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Latchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro2022 - Plastic pollution from macro to nanoplastic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, On line, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité de composés organiques et inorganiques avec l'acide performique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soils of a high-traffic roadside ditch as a receptacle of macro-litter and microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro2022 : Plastic Pollution from MACRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic pollution in Indus Water System of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Mehboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riffat Naseem Malik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques en milieu urbain : métrologie et estimations de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ièmes Journées Information Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution longitudinale de la contamination en microplastiques dans les sédiments de la retenue de Villerest (Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Zone atelier Loire. Enjeux environnementaux et sociétaux des hydrosystèmes : 20 ans de recherche sur le bv Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon de la contamination en débris plastiques des compartiments environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2022 de la Société de Toxicologie Cellulaire et Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioretention cells remove increasingly small microplastics from stormwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Seters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DesignLIFES, Design of Living Infrastructure for Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of total atmospheric microplastic deposition on a peri-urban and an agricultural site in the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of performic acid with organic micropollutants and model compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l&apos;estuaire de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans le bassin de l’Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de macroplastiques issus des eaux urbaines : au plus près des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium métrologie de la pollution de plastique dans le continuum terre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de macrodéchets et microplastiques au sein d’une noue filtrante en bord de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de microplastiques dans les filières de traitement conventionnelles et de nanofiltration de trois usines de production d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième journée du GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfection des eaux usées traitées par l’acide performique et sa réactivité avec les composés organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maolida Nihemaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution en macroplastiques dans l’environnement : Définition d’indicateurs de la zone urbaine au milieu récepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres GDR Polymères &amp; Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-plastics and organophosphate ester additives in sediments and benthic organisms from the Loire Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pollono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Idjaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bizzozero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverine Litter in a small Urban River in Marseille, France: Plastic Load and Management Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S. Rivers, Lyon (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans le continuum Terre-Mer. Conférence invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres GDR Polymères &amp; Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d&apos;influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution amont-aval de la contamination en microplastiques dans un barrage : importance de la granulométrie fine dans la rétention des microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième journée du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Microplastic &amp;gt; 25 µm in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Macroplastiques dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre régionale : Vers une Île-de-France zéro plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques en estuaire de Seine : synthèse des connaissances du projet Plastic-Seine sur les matrices abiotiques (2017-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless journey of plastic debris in Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Integrated Marine Debris Observing System for a Clean Ocean - UN decade of The Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans l'air : état de l'art, méthodologies et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre GDR Polymères &amp; Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et flux de microplastiques en milieux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique nano/microplastiques dans l&amp;apos;eau, France Water Team</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des microplastiques par voie atmosphérique et contamination des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de prospective du groupe français des polymères - Nano/Microparticules de polymères - Etat des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, PARIS, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des microplastiques par pyrolyse couplée à la chromatographie gazeuse et à la spectrométrie de masse : mise en évidence des effets matrice et implications pour l’étude de sédiments fluviatiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontres du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans les eaux de ruissellement d’un bassin péri-urbain de l’agglomération parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless journey of macroplastics in rivers: From hours to decades tracking in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, France. 1 p, </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in total atmospheric fallout : review and monitoring in the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on microplastics in the atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of environmental management data for mass flow estimations of plastic debris in rivers: The Seine River and The Huveaune River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, France. 2 p, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélever et analyser les microplastiques en Seine : réflexions, évolutions méthodologiques et implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats sur la pollution microplastique le long de filières de potabilisation : de la ressource à l'eau potable distribuée en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En amont des océans, déchets plastiques dans les cours d&apos;eaux : flux, stocks, dynamique, quelques réponses et de nombreuses questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l&amp;apos;Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, NANTES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and microfibers in urban runoff on a suburban catchment of Paris megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie comparative de technologies d&apos;élimination des micropolluants en STEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Igos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in urban runoff on a suburban catchment of Paris megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Arrecife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débris en Seine : les plastiques prennent perpette. Conférence invitée pour le second atelier &quot;Plastiques sur le continuum Rhône-Méditerranée&quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier n°2 &amp;quot;Plastiques sur le continuum Rhône-Méditerranée&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les eaux de surface et les sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'automne ED 614 CEGA (Chimie-Ecologie-Géosciences-Agrosciences) et 615 SBS (Sciences Biologiques et Santé) de Limoges et Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic contamination in remote alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dusaucy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, VIENNE, Austria. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les milieux récepteurs : définition, points de vigilance, et quelques exemples de résultats sur la Seine. Conférence invitée pour le second atelier &amp;quot;Plastiques sur le continuum Rhône-Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of microplastics along salinity gradient and tidal cycles in a well-mixed estuary : a case study of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &quot;Mantamaran&quot;, a light, robust, portable and affordable sampler designed for altitudes lake microplastics sampling campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gallinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Arrecife (on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des déchets plastiques dans les hydrosystèmes et appui aux politiques publiques : analogies entre les estuaires de Seine et de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless journey of macroplastics in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic debris in urban water and freshwater: lessons learned from the Seine Basin catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Microplastic Pollution in the Mediterranean Sea (μMED), Capri (Italy), septembre 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and microplastics in stormwater in Paris Megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">µMED Capri : II International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts écotoxicologiques des microplastiques sur les écosystèmes terrestres : Etat de l’art et besoins de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des sciences de l’environnement de l’Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des connaissances sur les microplastiques dans les eaux urbaines et les milieux récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquie de l'Association Scientifique Européenne pour l'Eau et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les microplastiques en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée dans le cadre du comité des sciences de l'environnement, Académie d’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messika Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et dynamique de transfert des macroplastiques du continent à la mer : le cas de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and Microplastics in Stormwater and Combined Sewer Overflows in Paris Megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur les microplastiques, et leurs risques associés, particulièrement en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée dans le cadre d'une séance solennelle de l'Académie de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic contamination of sediment and water column in the Seine River Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Rakwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dreanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gangnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Micoplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des protocoles de digestion sur les fibres synthétiques, artificielles et naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Strich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères et Océans, GDR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandirane Partibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastiques et dérivés : quels niveaux de contaminations et quels impacts écotoxicologiques sur les écosystèmes terrestres ? Journée d'échanges « Qualité des sols urbains et périurbains et compatibilité des usage » de l’Observatoire des Sciences de l'Univers de Nantes Atlantique (OSUNA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges « Qualité des sols urbains et périurbains et compatibilité des usage » de l’Observatoire des Sciences de l'Univers de Nantes Atlantique (OSUNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic input from the Seine River into the oceans: first results from the MacroPLAST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sananes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, LANZAROTE, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations and morphology of microplastics in the Seine river estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gangnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Maheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-contamination et STEP : efficacité des filières de traitement des eaux, contamination des boues et nouveaux outils de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ozonation and activated carbon adsorption for the removal of 28 trace organic micropollutants from wastewater effluents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA3G 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les flux de macro-déchets dans la Seine : un véritable casse-tête ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on aujourd’hui de la contamination des eaux urbaines et des eaux de surface par les microplastiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97ème congrès de l’Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions, Lanzarote (Espagne), novembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières tentatives de quantification des flux de macro déchets plastiques en Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTEE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro et microplastiques dans les rejets urbains de temps de pluie et dans les eaux pluviales de l'agglomération parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologies Urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un pilote de traitement tertiaire par une approche globale basée sur la spectrométrie de masse haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INERIS Améliorer le diagnostic des polluants organiques environnementaux : mise en œuvre d’approches d’analyses non-ciblées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des océans et des cours d’eau par les débris plastiques : Constats et Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastique en mer, solutions à terre ! Quelles évolutions pour notre société du tout plastique ? Conférence à l'assemblée nationnale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sédimentaires : empreintes des contaminations dans le bassin de la Seine, de 1930 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roy-Barmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ième Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets océaniques : à qui sont ces objets ? Regards croisés des sciences sociales et des sciences de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième journée habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination en microplastiques dans l’estuaire de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gangnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Maheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du colloque international francophone en écotoxicologie aquatique EcoBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du macro- aux microplastiques : une nouvelle pollution des rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum « Les cours d’eau franciliens : Regards croisés sur les qualités et les usages actuels et futurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du macro- aux microplastiques : une pollution « émergente » dans le continuum terre-mer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les enjeux des polluants émergents dans le continuum terre-mer en Méditerranée », Marseille, décembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Doctorales en Hydrologie Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic contamination in the Seine River estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gangnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Maheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Estuaries and Coasts 2018 (ICEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du couplage ozonation-adsorption sur charbon actif pour l’abattement de micropolluants prioritaires et émergents en traitement tertiaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of digestion protocols on chemical and natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Strich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic concentrations in freshwater during a flood event, a case study of the Seine river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abattement de micropolluants par adsorption sur charbon actif en micro-grain en sortie de station d’épuration : caractérisation et suivi indirect par spectroscopie (UV254 et fluorescence 3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gruttee 2017 : 12th GRUTTEE international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The national school for water and environmental engineering (ENGEES) ; The engineering science, computer science and imaging laboratory (ICube), Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la crue de juin 2016 sur les flux de matières dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance of organic contaminants at the scale of the Seine River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Basins - International Conference on Monitoring, Modelling and Management of River Basins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of anthropogenic particles in the fish Squalius cephalus from the Seine and Marne Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collard France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Eppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science And Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics: an emerging contaminant in the Saigon River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahens Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Le Thuy Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Environmental Pollution, Restoration, and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin de la Seine : Imprégnation en micropolluants historiques et émergents d’un bassin versant fortement urbanisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96ième colloque de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of wet-weather emissions of an urban wastewater system: the case of the Greater Paris watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Risch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Diffuse Pollution and Eutrophication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of twelve families of emerging pollutants in road and car park runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse haute résolution comme outil d’évaluation et de caractérisation du traitement des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du Réseau Public Contaminants, Nouveaux risques &amp; contaminants émergents, Arcachon, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and at which spatial scale assess the impact of the Paris Megacity on the Seine River quality? Case of some organic micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCUS French-Indian cooperation project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna University, Feb 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastiques : un septième continent en expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la cité des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de polluants organiques dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of severe wet-weather events: how to account for temporal variability of unmanaged peak flows in an urban sewage treatment system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Risch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination in the Seine River Basin: an attempt to relate land-use to persistent and emerging metallic pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des boues résiduaires urbaines parisiennes par des micropolluants prioritaires et émergents - Évolution au cours des filières de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Steyer Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées informations Eaux - JIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des boues résiduaires urbaines parisiennes par des micropolluants prioritaires et émergents et évolution au cours des filières de traitement des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95ème congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE - Association Scientifique et Technique pour l’Eau et l’Environnement, May 2016, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of storm events on the emissions of an urban wastewater system: case of the Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Risch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance of organic contaminants at a large basin scale: case of the Seine River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Persistent Toxic Substances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des résidus médicamenteux en STEP par traitement tertiaire : résultats obtenus avec le procédé CarboPlus micro-grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Informations Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants et assainissement – Focus sur les techniques de dépollution aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and urban water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de l'ARET :Plastiques : quels enjeux pour demain ? Pollution physico-chimique &amp; Impacts environnementaux et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARET : association française de recherches en toxicologie, Jun 2016, Valence TGV, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants au sein des stations d’épuration : étude simultanée des filières eau et boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifax Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Droguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès International du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in various compartments of the urban water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines, concentrations et caractéristiques des micro polluants dans les eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Casterot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic pollution in a tropical river impacted by a developing megacity. The Saigon River - Ho Chi Minh City, Vietnam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahens Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Le Thuy Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Asia/Pacific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans différents compartiments du cycle urbain de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2016 – Plastiques : quels enjeux pour demain? - Pollution physico-chimique et impacts environnementaux et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in different compartments of the urban water cycle: from the sources to the rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2016 - Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic in urban sources and receiving water within an urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounoua Byllel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2015 (International Conference on Chemistry and the Environment)- LEIPZIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of alkyphenols and phthalates within a wastewater treatment plant using biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Droguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, Nov 2015, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of emerging micropollutants from wastewater discharges by powdered and micro-grain activated carbon - Progress of the CarboPlus® project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifax Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic contamination in an urban area: case of greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2015 (Society of Environmental Toxicology and Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des polluants émergents dans les rejets de STEP - Etude du procédé CarboPlus®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2015, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First overview of microplastics in indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of various types of Parisian sewage sludge by a wide range of priority and emerging micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Steyer Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des sols franciliens par les éléments métalliques et les micropolluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN - fin de phase 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de l'atmosphère par les composés perturbateurs endocriniens en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine, fin de phse 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques: sources et milieux récépteurs dans un contexte urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94 éme congrés de l'Association Scientifique et Technique pour l’Eau et l’Environnement (ASTEE), Des villes et des territoires sobres et sûrs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des résidus médicamenteux dans les eaux résiduaires urbaines par charbon actif en poudre - Etude du procédé CarboPlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Doctorales en Hydrologie Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux résiduaires urbaines par charbon actif en poudre - étude du procédé CarboPlus® pour les polluants prioritaires et émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apten; ENSI Poitiers, Nov 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of rainfall variables on urban effluents concentrations and fluxes in wet weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustache Goore Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Eastern Canadian Symposium on Water Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Quebec, Canada. pp.Numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières investigations de microplastiques en milieu urbain : cas de l’agglomération parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE - Groupement de recherche universitaire sur les techniques de traitement et d'épuration des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.USB cle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de circulation des contaminants dans le continuum atmosphère – sol – rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-residue method for analysis of various endocrine disruptors in ambient air: application to urban habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Environmental Analytical Chemistry, Genève (Suisse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of emerging micropollutants from WWTP discharges: is activated carbon suitable for wastewater application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environment Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of pharmaceuticals by PAC: case study of a full-scale pilot at Seine Centre WWTP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA/IAHR International Conference on Urban Drainage 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières investigations sur la contamination en microplastiques dans une zone urbaine : cas de l'agglomération parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6émes journées doctorales en hydrologie urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of priority and emerging substances by biological and tertiary treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des rejets urbains de temps de pluie par clarifloculation : quelle efficacité vis-à-vis des micropolluants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of combined sewer overflows by ballasted clarification: which pollutants are removed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.Acte Novatech, acte numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de l'air par les contaminants organiques, bioindication et conséquences sur la contamination des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of global change on micropollutants in aquatic ecosystems: Modelling the fate of nonylphenolic compounds in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination en micropolluants des EP urbaines: synthèse des résultats des campagnes de mesures INOGEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du devenir des alkylphénols dans la Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonisation des méthodes et procédures expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle journalier des phtalates et alkylphénols en région parisienne : cas de la station dépuration de Seine Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalate and alkylphenol removal within wastewater treatment plants using physicochemical lamellar clarification and biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Water Pollution: Modelling, Monitoring and Management - Water Pollution XI,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, United Kingdom. pp.357-368, </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/WP120311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic pollutants in urban sewer systems and fate in wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Water and Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux des alkylphénols et du bisphénol A sur le bassin de la Seine : Premières estimations en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Piren-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phtalates et alkylphénols dans les effluents industriels : contribution à la pollution véhiculée dans les réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chabance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Doctorales en Hydrologie Urbaine - JDHU 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants in urban sewer system: contributions of OPUR research programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOGEV project: an original French approach in micropollutant characterization assessment in urban wet weather effluents and atmospheric deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on urban drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban cycle of alkylphenol and bisphenol a: the case of Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EuCheMS International Conference on Chemistry and the Environment (ICCE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined sewer overflows and EU Water Framework Directive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWITCH meeting, The Future of Urban Water: Solutions for Livable and Resilient Cities, Paris (France), janvier 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharges of endocrine disrupting chemicals by combined sewer overflows into receiving water: case-study of the Paris conurbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique de la contamination des milieux:  cas de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are wastewater treatment plants suitable to treat stormwater pollution? Case-study of an adjustable trickling filter plant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA specialist conference on assessment and control of micropollutants/hazardous substances in water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of PCBs, PAHs, PBDEs and alkylphénols in dated sediments from flood plains of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Djouarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of PBDE and alkylphenol in a trickling filter wastewater treatment plant during dry and wet weather periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 11th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are wastewater treatment plants suitable to treat stormwater pollution? Case-study of Seine-Centre plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sewer Processes and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Surfers Paradise, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse historique de la contamination en polluants persistants (HAP, PCB, alkylphénols et PDBE) sur le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Djouarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2010 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority substances in combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle XENOWAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paphos, Cyprus. 5-6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche élargie de micropolluants en STEP: retour d'expérience OPUR  SIAAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUR  SIAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Romaiville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate and behaviour of priority pollutants in end-of-pipe wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybrominated diphenyl ethers cycling in the Paris Region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abattements des substances prioritaires par décantation et par biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of chemically aided sedimentation for bacterial removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Microbial Ecology SME09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Einsiedeln, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants in wastewaters and combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluants prioritaires dans les eaux de surface et les particules sédimentables : qu'en est-il de la Seine à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination du bassin versant de l'ORGE par les micropolluants et effets toxiques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bourgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chevreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants within heavily urbanized area: what about receiving waters and settleable sediments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité épuratoire des filières de traitement des eaux résiduaires urbaines : aspects microbiologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluants prioritaires dans les eaux usées et les rejets urbains de temps de pluie : cas de Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of hydrocarbon loads in dry and wet weather flows in the Parisian combined sewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sewer Processes and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des particules de pneus et analyse des effets sur deux organismes endobenthiques de l’estuaire de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Becq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations méthodologiques et compréhension des dynamiques de transport des microplastiques dans la Seine Rencontres 2025 du GDR Plastiques Environnement Santé, Juin 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes de dégradation des micropolluants pharmaceutiques dans les eaux résiduaires urbaines par l'acide performique : Apport de la résonance paramagnétique électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ARPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bordeaux, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations méthodologiques et compréhension des dynamiques de transport des MPs dans la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des microplastiques en µ-FTIR et Py-GC-MS : deux méthodes complémentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ContaminatiOn par les micRoplastiques des Sols des déchArges lIttoRalES (CORSAIRES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassis dynamometer development to measure brake-wear unregulated pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Héricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th edition of the International Conference on Transport and Pollution (TaP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and Vertical Distribution of Tire &amp; Road Wear Particles in an Urban Bioswale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlantic City, New Jersey, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules de pneu, microplastiques et métaux dans les sédiments urbains : occurrence, relation avec l’occupation des sols et évaluation du risque écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Casado-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection & Effects of Tyre Microparticles in Aquatic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Le Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PLASTyre - Détection &amp; effets des microparticules pneumatiques dans les environnements aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic fibers, microplastic and tire wear particles in urban stormwater: Comparison of the contamination levels and impact of contrasting stormwater management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small training days: M3 Plastics: Measuring, Monitoring, Modelling of plastics in flowing waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and fluxes of microplastics in the watercourses of an agricultural subcatchment (Avenelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Friceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Bessaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Séville, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RubberCity project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Tire Emissions Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and Tire Wear Particles in Urban Stormwater: Comparison of the contamination levels and impact of contrasting stormwater management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop for Early Career Researchers: Best practices and expert insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Idstein, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des micropolluants pharmaceutiques dans les eaux résiduaires urbaines désinfectées par l’acide perfomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique chercheurs Juniors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Périgueux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Reactivity of Performic Acid with Pharmaceutical Micropollutants: A Comprehensive Study of Oxidation Kinetics and Reaction Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, South Hadley, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of analytical pyrolysis for the molecular fingerprinting of polymers (PE, PET, PP, PS and PVC) within natural organic matter matrices used for rooftop farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Kaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Picca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrifoodplast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Piacenza, Italy. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in total atmospheric fallout: from lockdown to business-as-usual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Dublin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and vertical distribution of microplastic within the soil of a sustainable urban drainage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Dublin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Potential of Performic Acid and UV Combination for Enhanced Elimination of pharmaceutical Micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, South Hadley, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of analytical pyrolysis for the molecular fingerprinting of polymers (PE, PET, PP, PS and PVC) within natural organic matter matrices used for rooftop farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Kaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Picca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suitma 12th Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Santiago de Compostela, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics monitoring in total atmospheric fallout of a suburban and an agricultural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième rencontre du GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in sewer sediments of the Parisian combined sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro2022 - Plastic pollution from macro to nanoplastic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, On line, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and spatial variability of miscroplastics in rivers sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les laisses de crue de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bizeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères &amp; Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental occurrence of organophosphate esters and micro-plastics in sediments and benthic organisms from the Loire Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pollono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Idjaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bizzozero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, COPENHAGUE, Denmark. SETAC Europe 32nd Annual Meeting, 1p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in total atmospheric fallout: Monitoring in suburban and agricultural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 3ème rencontre du GDR Polymères et Océans, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Microplastics by Pyr-GC-MS in Sediments: Challenges and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 « OSPAR » in a maximum visual accumulation of plastic debris in the Seine estuary National Nature Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain. MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contamination et des effets écotoxiques des microplastiques en estuaire de Seine ; les premiers enseignements du projet Plastic-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Clérandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florane Le Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and microplastics in stormwater and combined sewer overflows in Paris megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères pour la sélection de charbons actifs en micro-grain pour l’élimination de micropolluants organiques dans les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98ème congrès de l'Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse haute résolution : un outil innovant de caractérisation des ouvrages d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97ième Colloque ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics found in the stomach contents of the European chub (Squalius cephalus) from the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collard France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Eppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Osli, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidus pharmaceutiques et détergents dans les boues résiduaires urbaines – Qualité des boues de fin de filière et évolution au sein des filières de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96ième colloque de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of microplastics in a tropical river impacted by a megacity (Saigon River, Ho Chi Minh City, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahens Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC (Society of Environmental Toxicology and Chemistry) Nantes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in rivers: Focus on short-term temporal and spatial variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounoua Byllel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC (Society of Environmental Toxicology and Chemistry) Nantes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First overview of synthetic fibers in indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international conference of Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabens and triclosan: from greywater to surface water at the Paris conurbation scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Geara-Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the microplastics in urban effluents and in the Seine River (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fate and impacts of microplastics in marine ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Plouzané (Brest), France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of micropollutants in final sludges and fate during treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd BENELUX Young Water Professionals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Belval, Luxembourg. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of in-situ biodegradation rate constants of nonylphenolic compounds in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la décantation lamellaire accélérée sur la diversité bactérienne des eaux usées traitées par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants en sols urbains : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution plastique en estuaire de Seine : imprégnation environnementale, dynamique et impact sur le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Halm-Lemeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Seine-Aval, 52 p, 2021, Fascicule Seine-Aval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIREN-Seine - Rapport de synthèse phase VII (2019) – Vol 2: Flux dans le continuum Homme-Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, Rapport de synthèse PIREN-Seine, </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26047/PIREN.rapp.synth.2019.vol2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crue de juin 2016 sur la qualité de l'eau du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo, Jean-Marie Mouchel, Cédric Fisson. </w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Interdisciplinaire de Recherche sur l'eau et l'environnement du bassin de la Seine (PIREN Seine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-490463-05-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des micropolluants dans les eaux urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chebbo Ghassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCEAU IdF; AFB - Agence française pour la biodiversité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-490463-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la qualité de la Seine en lien avec les progrès de l'assainissement - De 1970 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Johanet, 2017, 979-10-91089-31-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La micropollution organique dans le bassin de la Seine, maîtriser l'impact des molécules créées par l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chevreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Dargnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'eau Seine Normandie, 2009, Marc Chevreuil, 978-2-918251-08-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and Nanoplastic Removal Efficiency with Current and Innovative Water Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Abdeljaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khouloud Jlassi; Mehmet A. Oturan; Ahmad Fauzi Ismail; Mohamed Mehdi Chehimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Water: Next Generation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-215, 2024, Advances in Science, Technology &amp; Innovation, 978-3-031-48228-1. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48228-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur les microplastiques en Île-de-France, évolutions méthodologiques depuis 2013 et synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo N Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Rocher; Sabrina Guerin-Rechdaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Seine et les progrès de l’assainissement en Île-de-France : analyse d’une trajectoire de 1875 à 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-135, 2024, 979-10-91089-52-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling and analyzing microplastics in rivers: What methods are being used after a decade of research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Thi Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eddy Y Zeng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastic Contamination in Aquatic Environments - An Emerging Matter of Environmental Urgency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-91, 2023, 978-0-443-15332-7. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-15332-7.00013-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Atlantic Rivers: the Seine Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2nd edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 291-330 (chapter 9), 2022, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants of emerging concern in the Seine river basin: Overview of recent research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer, pp.355-380, 2021, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic Contamination of Sediment and Water Column in the Seine River Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gangnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Maheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.4-9, 2020, 978-3-030-45909-3. </w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45909-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic Debris Flowing from Rivers to Oceans: The Role of the Estuaries as a Complex and Poorly Understood Key Interface. In: T. Rocha-Santos, M. Costa and C. Mouneyrac (Eds.). Handbook of Microplastics in the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastic Debris Flowing from Rivers to Oceans: The Role of the Estuaries as a Complex and Poorly Understood Key Interface. In: T. Rocha-Santos, M. Costa and C. Mouneyrac (Eds.). Handbook of Microplastics in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 1-28, 2020, 978-3-030-10618-8. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10618-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and Microplastics in Stormwater and Combined Sewer Overflows in Paris Megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-45909-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2020, Springer Nature Switzerland AG 2020, 978-3-030-45909-3. </w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45909-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plastiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary Archives Reveal the Concealed History of Micropollutant Contamination in the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In &amp;quot; The Seine River Basin, Hdb Env Chem&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Archives Reveal the Concealed History of Micropollutant Contamination in the Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, SPRINGER, 2019, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Balance of PAHs at the Scale of the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Balance of PAHs at the Scale of the Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, SPRINGER, 2019, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Fate of Microplastics in Urban Areas: A Focus on Paris Megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wagner M.; Lambert S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Microplastics. The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 58, Springer, 2018, 978-3-319-61614-8,978-3-319-61615-5. </w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61615-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic Contamination in Freshwater Systems: Methodological Challenges, Occurrence and Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Imhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Loder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laforsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastic Contamination in Aquatic Environments: An Emerging Matter of Environmental Urgency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in Different Compartments of the Urban Water Cycle: From the Sources to the Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounoua Byllel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fate and Impact of Microplastics in Marine Ecosystems; From the Coastline to the Open Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fate and Impact of Microplastics in Marine Ecosystems, 978-0-12-812271-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination par les perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loumagne, C and Tallec, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphenol ethoxylates and bisphenol A in surface water within a heavily urbanized area, such as Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marinov, A. M. ; Brebbia, C. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Pollution X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wit Press, pp.131-142, 2010, WIT Transactions on Ecology and the Environment, 978-1-84564-448-2. </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/wp100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets sauvages en milieu urbain et dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission radio pour le labo des savoirs : pollution macroplastiques et microplastiques dans le continium Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Podevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Johnny Gasperi - France Inter - Jounral de 19h - 15/03/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in the continental area: an emerging challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.5282 - 5283. </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2698-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océans de plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Feydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ostria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of environmental contamination by phtalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la détermination de la VMAX dans les EDCH pour le métabolite de pesticide 1,2,4-triazole et les substances actives chlordécone et glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Aimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0041, Anses. 2025, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05213339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des macroplastiques en partie fluviale de la Loire : résultats de l’expérience de sciences participatives organisée dans le cadre de la Grande Remontée 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université gustave eiffel. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Sédi-PLAST (2019-2025) - Microplastiques dans les sédiments continentaux et les archives sédimentaires - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Nationale de la Recherche. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE DU PROJET STRITTER (2021-2024) - Suivi des déchets diffus abandonnés sur les surfaces urbaines et dans les eaux de ruissellement : typologie, flux et facteurs d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à une évaluation des risques sanitaires liés aux prions pour les consommateurs humains d’eau destinée à la consommation humaine en provenance de la prise d’eau superficielle de Sérignac-sur-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-AST-0062, Anses. 2025, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT FINAL DU PROJET STRITTER (Sept. 2021 - Janv. 2024) - Suivi des déchets diffus abandonnés sur les surfaces urbaines et dans les eaux de ruissellement : typologie, flux et facteurs d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel. 2024, 75p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « une demande d’avis relatif à une demande d'autorisation d'utilisation d'eaux usées traitées au titre de l'article R. 211-131 du code de l'environnement déposée par le consortium Life ReWa Métropole de Montpellier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0198, Anses. 2024, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04665808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 244 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04243710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au recensement de valeurs de référence (VR) pour l’eau de boisson existantes pour les 20 PFAS listés dans la directive 2020/2184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0198a, Anses. 2023, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04562666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp. 4-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux « projet de décret relatif aux eaux réutilisées dans les entreprises du secteur alimentaire et portant diverses dispositions relatives à la sécurité sanitaire des eaux destinées à la consommation humaine et projet d’arrêté relatif à l’autorisation de production et d’utilisation d’eau réutilisée en vue de la préparation et de la conservation dans les entreprises alimentaires de toutes denrées et marchandises destinées à l’alimentation humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0088, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04651838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’état de contamination de l’axe Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp.36-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test d’un indicateur de la pression de pollution chimique sur le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Feuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Denize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Letinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN-Seine. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine. Rapport de synthèse phase VIII, Volume 9, 2023, pp. 137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques &amp;gt; 25 µm sur le bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport 2022 du programme PIREN-Seine. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite NOA 413173 du S-métolachlore dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0070, Anses. 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04069849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine de métabolites de pesticide : chlorothalonil R471811, 2,6-dichlorobenzamide, diméthénamide ESA et diméthénamide OXA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2022, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04005823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’étude de l’exposition aux nitrates par les eaux destinées à la consommation humaine (EDCH) des réseaux de distribution dans le cadre de la mise en demeure de la Commission européenne au regard de dépassements chroniques de la limite de qualité du paramètre « nitrates » dans les EDCH en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-176, Anses. 2022, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04066380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires et environnementaux de matières plastiques biosourcées, biodégradables et compostables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cleymand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Saisine n° 2021-SA-0202, Anses; IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2022, 10 + 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite ESA (CGA 354743) du S-métolachlore dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0205, Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un projet de décret et quatre projets d’arrêtés transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0024, Anses. 2022, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateur de la pression de pollution chimique sur le bassin de la Seine : rapport d'avancement d'un test de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Feuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport PIREN-Seine. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastoc : Indicateurs de la pollution en macrodéchets dans l'environnement et estimation des flux issus des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Eau environnement et systèmes urbains (LEESU), 61 avenue du Général de Gaulle, 94010 Créteil cedex. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à huit projets d’arrêtés transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0206, Anses. 2022, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04020066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à trois projets d’arrêtés et un avis associé transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0183, Anses. 2022, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04016637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plastic-Seine : Flux et impacts des microplastiques dans l’estuaire de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Seine-Aval 6. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d&apos;une méthode de quantification des microplastiques par Pyr-GC-MS pour l&apos;analyse de sédiments de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateur de la pression de pollution chimique sur le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue systématique de la littérature visant à dresser un état des lieux des connaissances actuelles sur la caractérisation du danger lié à l’ingestion d’amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Pairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Clin-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0001, Anses. 2021, 341 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03655385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Flanagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION DES FLUX DE MACRODÉCHETS SUR LE BASSIN DE LA SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LEESU; MTES; UPEC; ENPC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques en Seine : premières investigations et estimations des flux à l’échelle du bassin de la Seine, dans Flux dans le continuum Homme-Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la concentration en microplastiques dans le bassin de la Seine lors de la crue de janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport PIREN-Seine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, dynamique et bilan des flux de HAP dans le bassin de l'Orge : une approche intégrative dans le continuum atmosphère -sol - rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans et flux de polluants organiques dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] PIREN Seine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les eaux pluviales urbaines : concentrations, flux et contributions atmosphériques. Résultats des campagnes de mesure sur trois bassins versants&amp;quot;, ANR INOGEV : Innovations pour une Gestion durable de l'Eau en Ville, Tâche 3, Rapport de sous-tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR Ville Durable. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique opérationnel : Pratiques d'échantillonnage et de conditionnement en vue de la recherche de micropolluants prioritaires et émergents en assainissement collectif et industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de micropolluants par le ruissellement et le réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de la Seine par les micropolluants organiques : Effet des conditions hydriques et de l'urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blamchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphénols et bisphénol A dans le bassin de la Seine : Évolution des concentrations et des flux de Marnay à Poses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sédimentaires, témoignages de l'histoire du développement du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Priadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carbonaro-Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de composés perturbateurs endocriniens par le réseau d'assainissement et le réseau hydrographique à l'exutoire du bassin versant de l'Orge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de l'Orge et de la Seine par des micropolluants organiques : PBDE, phtalates, alkylphénols et HAP sous différentes conditions hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dargnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants behaviour in end of pipe wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutant behaviour in stormwater Best Management Practices (BMPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Revitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphénols et Hydrocarbures Aromatiques Polycycliques dans les eaux du bassin de l'Orge Aval. Quantification et faisabilité du suivi de la contamination par échantillonnage passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOREPP Programme:Priority pollutants behavior in end-of-pipe wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and transfer of hydrocarbons on different spatial scales within the parisian combined sewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. Ecole des Ponts ParisTech, 2006. English. </w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants organiques en milieu urbain et dans les hydrosystèmes anthropisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Paris XII Val de Marne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01071199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1380"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johnny Gasperi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de rechercheUniversité Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johnny-gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4083-9698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129416827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207227484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=raZnCdgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358337223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-4321-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics quantification in organic-rich samples: the relevance of testing substrate-specific calibration curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Kaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107624. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2026.107624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring litter typology and loading in stormwater: Implications for waste management and mitigation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Mballo Biaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.115350. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2026.115350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tire and road wear particles in soils: from roadside soil to widespread impregnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 300, pp.124430. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2026.124430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter in French urban areas—part 1: composition, sources, and spatio-temporal variations on urban surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (16), pp.10135-10148. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35203-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des déchets plastiques et des fibres anthropiques lors d’événements transitoires : épisodes pluvieux en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.123-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202412123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de microplastiques via le réseau d’assainissement unitaire : des dépôts au sein du réseau aux rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.107-121. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202412107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des teneurs en particules de pneus selon l’éloignement à la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.39. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/20251139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter in French urban areas — Part 2: transport dynamic and fluxes in stormwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (16), pp.10149-10163. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-33774-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement and suitability of analytical method for the detection of tire and road wear particles markers in low-concentration sediment and soil matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Albignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials: Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.100013. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazmp.2025.100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock and vertical distribution of microplastics and tire and road wear particles into the soils of a high-traffic roadside biofiltration swale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 373, pp.126092. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential combination of micro-FTIR imaging spectroscopy and pyrolysis-GC/MS for microplastic quantification. Application to river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5AY00237K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment and Spatiotemporal Variation of Microplastic Concentration, Size, and Polymer Type in Mayotte Lagoon’s Surface Water (Comoros Archipelagos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Devault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microplastics4020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of pharmaceuticals through UV-C/Performic acid advanced oxidation process: Kinetics and identification of reactive species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.139016. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des sédiments d’un bassin d’infiltration par les particules d’usure des pneus et de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P.T. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.29. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/20251129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juveniles at risk: behaviour and colour changes in sole juveniles (Solea solea) after exposure to estuarine ragworms (Hediste diversicolor) contaminated with microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messika Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florane Le Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Clérandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.107197. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in wastewater and the role of local wastewater treatment stations in controlling microplastic pollution: a case study from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Oanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi My Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Thao Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (4), pp.420. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-13882-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tire road wear particles, microplastics and metals in sediment of stormwater detention basins: co-occurrence and ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Casado-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.109676. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic debris dataset on the Seine riverbanks: up to 38 000 pre-production plastic pellets reported per square meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.111735. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar–Compost blends modulate trace element and nutrient dynamics in rooftop farming systems under Mediterranean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo López-Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Picca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Moreno-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.118663. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'acide performique pour réduire la pollution microbiologique et chimique des eaux résiduaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.195-210. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202412195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic particle abundance and characteristics in seawater and intertidal sediments of the Tonkin Bay Coast (North Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Thinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Diep Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.514. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-12674-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic accumulation in sewer sediments and its potential entering the environment via combined sewer overflows: a study case in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31734-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins et savoir-faire en matière de quantification des plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Allonier-Ferandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Barritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic assessment in remote and high mountain lakes of Gilgit Baltistan, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Mehboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 365, pp.143283. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic assessment of tire and road wear particle emissions and their influencing factors on different types of roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Trinh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.133301. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tire and road wear particles in infiltration pond sediments: Occurrence, spatial distribution, size fractionation and correlation with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Phuc Tho Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.176855. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring microplastics in the Seine River in the Greater Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Buschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriaan Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2024.1386547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphate ester additives and microplastics in benthic compartments from the Loire estuary (French Atlantic coast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pollono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I.T. Idjaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 201, pp.116256. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-varying microplastic contributions of a large urban and industrial area to river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.123702. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Microplastic Analysis in Urban Waters Using μ-FTIR And Py-GC-MS: A Case Study in Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feride Öykü Sefiloglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthinus Brits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J.M. van Velzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinn Groenewoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.124088. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of microplastics in bivalves from the northern coast of Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Thinh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Diep Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Oanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, pp.103731. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Size Microplastics in Urban Stormwater Runoff are Efficiently Trapped in a Bioretention Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuyao Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Seters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID lockdown significantly impacted microplastic bulk atmospheric deposition rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 344, pp.123354. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring macroplastics in aquatic and terrestrial ecosystems: Expert survey reveals visual and drone-based census as most effective techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Andriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roebroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.176528. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur les déchets diffusés abandonnés en milieu urbain et transférés via les réseaux pluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 / 2024, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/20240966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an environmental microplastic mixture from the Seine River and one of the main associated plasticizers, dibutylphthalate, on the sentinel species Hediste diversicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.106159. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May a Former Municipal Landfill Contaminate Groundwater in Microplastics? First Investigations from the “Prairie de Mauves Site” (Nantes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Radigois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julya Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microplastics2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des macroplastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/202303053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of microplastics within the Loire River in the clam Corbicula fluminea exposed to environmentally relevant exposure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Latchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-023-02702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in sediments from urban and suburban rivers: Influence of sediment properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Nguyen-Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha My Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Oanh Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 904, pp.166330. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution microplastique dans le continuum terre-mer : des activités anthropiques génératrices de pollution plastique aux océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cahier des Ponts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-persistent chemicals in polymer and non-polymer products can cause persistent environmental contamination: evidence with DEHP in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.44952-44962. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-25405-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity assessment of microplastics within the Loire River in the clam Corbicula fluminea exposed to environmentally relevant exposure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Latchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (9), pp.1125-1140. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-023-02702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microplastic contamination in the Loire River (France) throughout analysis of different biotic and abiotic freshwater matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.122167. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an environmental microplastic mixture from the Seine River and one of the main associated plasticizers, dibutylphthalate, on the sentinel species Hediste diversicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.106159. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of performic acid with organic and inorganic compounds: from oxidation kinetic to reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (9), pp.3121-3131. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.3c00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrolitter dataset from a highly frequented roadway in Nantes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Microplastics by Pyrolysis Coupled with Gas Chromatography and Mass Spectrometry in Sediments: Challenges and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.229-239. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microplastics1020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroplastic transfer dynamics in the Loire estuary: Similarities and specificities with macrotidal estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.114019. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Gasperi et al. Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites. Water 2022, 14, 394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.2215. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14142215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.119145. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic trapping in dam reservoirs driven by complex hydrosedimentary processes (Villerest Reservoir, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225, pp.119187. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodéchets et déchets plastiques issus du trafic routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Astrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.53-70. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202206053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants in Urban Runoff from Traffic Areas: Target and Non-Target Screening on Four Contrasted Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), 22 p. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverine litter in a small urban river in Marseille, France: Plastic load and management challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, pp.154-163. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2022.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur la présence de microplastiques dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.93-123. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202206093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le continent oublié. Lumières et zones d&apos;ombre des recherches sur la dissémination des plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 p. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic occurrence after conventional and nanofiltration processes at drinking water treatment plants: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2022.886703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and microfiber fluxes in the Seine River: Flood events versus dry periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.150123. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microfluidic chip enables fast analysis of water microplastics by optical spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A. Elsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Erfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser M. Sabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.10533. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89960-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence excitation/emission matrices as a tool to monitor the removal of organic micropollutants from wastewater effluents by adsorption onto activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.116749. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.116749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and microfibers in urban runoff from a suburban catchment of Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 p. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer dynamics of macroplastics in estuaries – New insights from the Seine estuary: Part 3. What fate for macroplastics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.112513. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of emerging and priority micropollutants during the sewage sludge treatment - Part 2: Mass balances of organic contaminants on sludge treatments are challenging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.122-131. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2021.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance, composition and fluxes of plastic debris and other macrolitter in urban runoff in a suburban catchment of Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.116847. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.116847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in the atmospheric compartment: a comprehensive review on methods, results on their occurrence and determining factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, 16 p. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2021.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 718, pp.137319. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer dynamics of macroplastics in estuaries – New insights from the Seine estuary: Part 2. Short-term dynamics based on GPS-trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.111566. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of organic matter digestion protocols on synthetic, artificial and natural raw fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Strich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, p. 141230. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissolved organic matter on the removal of 12 organic micropollutants from wastewater effluent by powdered activated carbon adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soares Pereira-Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.115487. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.115487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of powder and micro-grain activated carbon in a fluidized bed to remove micropollutants from wastewater and their comparison with ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Igos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Journal of Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 p. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the properties of 7 micro-grain activated carbons on organic micropollutants removal from wastewater effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.125306. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer dynamic of macroplastics in estuaries -New insights from the Seine estuary: Part 1. Long term dynamic based on date-prints on stranded debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.110894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamic of anthropogenic fibers in a tropical river-estuarine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Chung Kieu-Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.113897. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ozonation before activated carbon adsorption for the removal of organic micropollutants from wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.125530. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seine plastic debris transport tenfolded during increased river discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Emmerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van Calcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux de plastiques transitant en Seine : quelles méthodes pour quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1-2, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201901015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic particle ingestion by wild freshwater fish: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Wing Gabrielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b03083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Plastic Inputs From the Seine Basin to the Sea Using Statistical and Field Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic debris dataset on the Seine river banks: plastic pellets, unidentified plastic fragments and plastic sticks are the Top 3 items in a historical accumulation of plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urban pressure on the spatial and temporal dynamics of PAH fluxes in an urban tributary of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.1002-1013. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic micropollutants in a large wastewater treatment plant: What are the benefits of an advanced treatment by activated carbon adsorption in comparison to conventional treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.1050-1060. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative combination of tracing methods to differentiate between legacy and contemporary PAH sources in the atmosphere-soil-river continuum in an urban catchment (Orge River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.448-458. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic input from the Seine Basin to the Sea : what method for what results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1-2, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201901015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les eaux usées : qu’apporte un traitement avancé par adsorption sur charbon actif après un traitement conventionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7/8, pp.66-80. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201907067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in air: Are we breathing it in?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L. Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroplastic and microplastic contamination assessment of a tropical river (Saigon River, Vietnam) transversed by a developing megacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lahens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Chung Kieu-Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kada Boukerma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.661-671. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-target strategies by HRMS to evaluate fluidized micro-grain activated carbon as a tertiary treatment of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 213, pp.587-595. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.09.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants au sein de la station d’épuration de Seine Centre : étude simultanée des filières eau et boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Droguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.33 - 44. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/20186p33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse haute résolution : un outil innovant de caractérisation des ouvrages d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques en Seine dans l’agglomération parisienne : étude des variations spatiales et temporelles des fibres anthropiques synthétiques et artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.45 - 54. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201805045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of soils by metals and organic micropollutants: case study of the Parisian conurbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (24), pp.23559-23573. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8005-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Characterize Riverine Macroplastic Emission Into the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Emmerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Chung Kieu-Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Loozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Oeveren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.372. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic particles in the stomach contents and liver of the freshwater fish Squalius cephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Eppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 643, pp.1257 - 1264. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic and non-synthetic anthropogenic fibers in a river under the impact of Paris Megacity: Sampling methodological aspects and flux estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.157-164. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic evaluation of annual micropollutant loads and their uncertainties in separate storm sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (36), pp.28205 - 28219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des eaux pluviales par les micropolluants: avancées du projet INOGEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7/8, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201778051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts from urban water systems on receiving waters – How to account for severe wet-weather events in LCA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Risch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.412-423. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first overview of textile fibers, including microplastics, in indoor and outdoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guerrouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221, pp.453 - 458. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of emerging and priority micropollutants during the sewage sludge treatment: Case study of Paris conurbation. Part 1: Contamination of the different types of sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.379-393. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’empreinte des rejets de STEP de l’agglomération parisienne en résidus pharmaceutiques et autres polluants émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.90-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal fate and gas/particle partitioning of semi-volatile organic compounds in indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.423-433. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disrupting compounds in gaseous and particulate outdoor air phases according to environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.94-104. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédiments, racontez-moi l’histoire de la Seine…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des polluants émergents dans les rejets de STEP - 1. Étude du procédé CarboPlus à l’échelle du prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201603012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of emerging micropollutants from wastewater by activated carbon adsorption: Experimental study of different activated carbons and factors influencing the adsorption of micropollutants in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of a wide range of emerging pollutants from wastewater treatment plant discharges by micro-grain activated carbon in fluidized bed as tertiary treatment at large pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des polluants émergents dans les rejets de STEP - 2. Étude expérimentale des processus de sorption sur le charbon actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Derome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201603028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic fibers in atmospheric fallout: a source of microplastics in the environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières investigations sur la contamination en microplastiques d’une zone urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201512025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of rainfall variables on urban effluents concentrations and fluxes in wet weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 523, pp.320-332. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphenols and Phthalates in Greywater from Showers and Washing Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Droguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bigourie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (11), </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-015-2652-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of persistent organic pollutants in dated sediment cores: Chemical fingerprinting of the anthropogenic impacts in the Seine River basin, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 541, pp.1355-1363. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the ecotoxicological risk of combined sewer overflows for an aquatic system using a coupled “substance and bioassay” approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustache Goore Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.4460-4474. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3650-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrite accumulation during denitrification depends on the carbon quality and quantity in wastewater treatment with biofilters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anniet M. Laverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (13), pp.10179-10188. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4196-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the ocean: Contamination of freshwater ecosystems with (micro-) plastic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Imhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.32. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN14172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and qualitative assessment of the impact of climate change on a combined sewer overflow and its receiving water body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustache Gooré Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (15), pp.8. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4411-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic contamination in an urban area: a case study in Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2015. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN14167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a large scale powdered activated carbon pilot: Removals of a wide range of emerging and priority micropollutants from wastewater treatment plant effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.315-330. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2014.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations, and atmospheric contributions for a wide range of contaminants in three French catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (8), pp.5267-5281. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2396-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of floating plastic debris in surface water along the Seine River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195C, pp.163-166. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of triclosan, triclocarban and paraben mass loads at a very large regional scale: case of Paris conurbation (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Geara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifax Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 493, pp.854-61. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 2: Assessing the impact of global change on daily concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 - 469, pp.1059 - 1068. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 1: Determination of in-situ attenuation rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 468 -469, pp.1050-1058. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority and emerging pollutants in sewage sludge and fate during sludge treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (7), pp.1217-1226. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2014.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalates and alkylphenols in industrial and domestic effluents: Case of Paris conurbation (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 488-489 (1), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of environmental contamination by phthalates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (11), pp.8057-76. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1982-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphenolic compounds and bisphenol A contamination within a heavily urbanized area: case study of Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2973- 2983. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1220-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofiltration vs conventional activated sludge plants: what about priority and emerging pollutants removal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert-Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Geara-Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2388-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalates and alkylphenols in industrial effluents - Contribution to pollution transported in Paris sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipal wastewater treatment by biofiltration: comparisons of various treatment layouts. Part 1: assessment of carbon and nitrogen removal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (9), pp.1705-12. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2012.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances prioritaires dans les rejets urbains de temps de pluie: Cas du déversoir de Clichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.30-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of alkylphenols and polybromodiphenylethers by a biofiltration treatment plant during dry and wet-weather periods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (9), pp.1591-8. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2012.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and fate of phthalate in urban area: Case of Parisian sewer network and wastewater treatment plant [Devenir des phtalates en milieu urbain: De l'égout au rejet de la station d'épuration]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des phtalates en milieu urbain: De l'égout au rejet de la station d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants in urban stormwater: Part 2 - Case of combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (20), pp.6693-6703. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of environmental contamination by alkylphenols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (9), pp.3798-819. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1094-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of combined sewer overflows by ballasted flocculation: Removal study of a large broad spectrum of pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 211, pp.293-301. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2012.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des substances prioritaires sur les ouvrages de traitement des eaux usées : cas de la décantation et de la biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paffoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority substances in combined sewer overflows: Case study of the Paris sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux usées de temps de pluie à la station seine centre: Étude des paramétres globaux, des alkylphénols et des polybromodiphényléthers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphénol A : Premiers résultats sur le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of trace metals as markers of entry pathways in combined sewers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amedzro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (4), pp.633-40. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and spatial variations of polybrominated diphenyl ethers in the deposition within a heavily urbanized area: case of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (4), pp.822-8. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2010.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of wastewater, runoff and sewer deposit erosion to wet weather pollutant loads in combined sewer systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kafi-Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (20), pp.5875-86. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence and removal of priority pollutants by lamella clarification and biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (10), pp.3065-3076. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2010.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluants prioritaires dans les eaux de surface : qu'en est-il de la Seine à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants in surface waters and settleable particles within a densely urbanized area: case study of Paris (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407 (8), pp.2900-8. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling Velocity Grading of Particle Bound PAHs: Case of Wet Weather Flows within Combined Sewer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF ENVIRONMENTAL ENGINEERING-ASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 135 (11), pp.1155--1160. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2009)135:11(1155)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants in wastewater and combined sewer overflow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 407 (1), pp.263-72. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater quality and pollutant loads in combined sewers during dry weather periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kafi-Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluants prioritaires dans les eaux usées et les rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (NC), pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling velocity of particulate pollutants from combined sewer wet weather discharges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kafi-Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (12), pp.2453-65. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2008.835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of the characteristics of combined wet weather pollutant loads in Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Kafi-Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (3), pp.539-49. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2007.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures aliphatiques et aromatiques introduits dans le réseau d'assainissement via les effluents domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (NC), pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the hydrocarbon fate within combined sewers: Case of the &amp;quot;Le Marais&amp;quot; urban catchment (1994-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliphatic and polycyclic aromatic hydrocarbon loads within the Parisian combined sewer during dry and wet weather periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.85--91. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution en hydrocarbures transitant par temps sec et par temps de pluie dans le réseau d'assainissement unitaire parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (4), pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of polycyclic aromatic hydrocarbon load of urban wet weather pollution in combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (06-juil), pp.185--193. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2006.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbon loads from street cleaning practices: Comparison with dry and wet weather flows in a Parisian combined sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2), pp.169--181. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630590930734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons and heavy metals fixed to the lift station sediment of the Paris combined sewer network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Celaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (3), pp.119-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of PAH load of urban wet weather pollution in the Parisian combined sewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.35--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons and heavy metals fixed to the lift station sediments of the Paris agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Celaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.22--30. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200402001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (273)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des microplastiques via les eaux pluviales et les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Mahaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées de l’IR OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR, Mar 2026, La baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological investigations and understanding of the transfer dynamics of microplastics in the River Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Matériaux recyclés pour les jardins urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Kaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Courtier-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Becq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Flux de microplastiques via les retombées atmosphériques sur Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Microplastiques dans les sédiments de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientific networks can help advancing both scientific knowledge and public policies: the case study of the “Plastics, Environment and Health” network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Ifremer, Jun 2025, Nice, France. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Exhaust Emissions from Tire-Road Contact: Emission Dynamics, Physico-Chemical Properties, Environmental Fate and Health Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Trinh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tire Industry Project, Sep 2025, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Distribution of Tire &amp; Road Wear Particles and Microplastics in an Urban Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Jersey Water Environment Association (NJWEA), May 2025, Atlantic City, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy and Urban Gardens: Formulations of Local Inorganic and Organic Waste to Minimize Harmful Trace Elements Exposure and Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Picca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ocaña-de Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Science, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débris plastiques sur les berges de Seine – Dynamiques de stockage, remobilisation et fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique Seine-Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Seine Aval, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium : contexte, enjeux et principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et réflexion autour des déchets diffus abandonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Tire and Road Wear Particles in Urban Stormwater: Comparison of the Contamination Levels and Impact of Contrasting Stormwater Management Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Macrodéchets plastiques dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the impact of TRWP emissions by understanding their nature and environmental dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Trinh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tackling Tire Wear and Associated Chemical Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environment Agency Austria on behalf of the Austrian Ministry of Agriculture and Forestry, Climate and Environmental Protection, Regions and Water Management., Nov 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier et caractériser les déchets diffus abandonnés en milieu urbain par intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Émission de particules de pneus et contamination des environnements proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Mahaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de la Seine depuis l’amont jusqu’à l’estuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GEOBIOSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEOBIOSE, Dec 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation réaliste des émissions de particules des pneus à l’aide d’un véhicule instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Routes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, CEREMA et IDRRIM, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroplastiques dans le continuum Terre-Mer : vers la reconstitution de trajectoires socio-environnementales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Matière Organique (ResMO) - Matières Organiques, Environnement et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Matière Organique (ResMO), Mar 2024, Semur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and Vertical Distribution Pattern of Tire Wear Particles in an Urban Bioswale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO2024 - Plastice pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprégnation de l'estuaire ligérien par les particules d'usure des pneumatiques et de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon de la contamination de nos environnements par les microplastiques. Conférence invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique « Risques sanitaires liés aux microplastiques dans notre environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique pour la compréhension des sources, transferts et devenirs des microplastiques dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Tire and Road Wear Particle Distribution in an Urban Bioswale: A study on a bioswale in Bottière-Chênaie, Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Oct 2024, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic litter accumulation zones on the riverbanks of the Seine River (France): what about microplastics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural versus urban soil: Differences in microplastic profiles for a better understanding of the sources and fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kedzierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la pollution plastique (et autres déchets) en milieux urbains et dans les hydrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune du GDR polymères Environnement Santé et du Groupe Thématique Déchets Valeurs et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Le Mans, Oct 2024, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone d’accumulation de déchets plastiques sur les berges de Seine : quid des microplastiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution plastique de la terre à la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International &amp; Pluridisciplinaire Eau, Environnement, et Santé Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Evry Paris-Saclay, Nov 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of local human activity on microplastic atmospheric deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sédiments fluviaux comme réservoir de microplastiques : exemple du Rhône en amont et aval de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF2024, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Vipare, Point d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres nationales de l'AVPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impregnation levels and gradient of tire wear particle content of surface soils adjacent to a major road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2024 - Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impregnation of surface soil with tire and road wear particles from a moderate traffic suburban roadway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Tire Emissions Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCI The Netherlands, Dec 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'utilisation de l'acide performique en traitement des eaux résiduaires urbaines : vers une élimination des molécules pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viky Sinopoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Information Eaux - JIE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des micropolluants pharmaceutiques par l’acide performique seul et en couplage (UV-C/PFA et ozone/PFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux (Gironde), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des sédiments d’un bassin d'infiltration par les particules d'usure des pneus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Phuc Tho Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and tyre wear particles infiltration in the soil of a roadside biofiltration swale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre la présence de microplastiques dans nos environnements et l’exposition de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université Permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des sédiments d'un bassin d'infiltration par les particules d'usure des pneus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Phuc Tho Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bouguenais (Nantes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans de recherche sur les microplastiques menés sur le continuum réseau/usine/rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassin Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaurepaire Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire - Réseau des territoires engagés dans la lutte contre les pollutions plastiques : Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMORCE, May 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation méthodologique des microplastiques (fibres et fragments) dans les eaux de surface à la traversée de l’agglomération parisienne en lien avec la question de la production francilienne d’eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e édition des Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APTEN, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer : des zones d'accumulation de macrodéchets à la formation de microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la fondation pour la recherche sur la biodiversité - L'océan du futur : Des impacts aux réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour la recherche sur la biodiversité, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédi-PLAST - Microplastiques dans les sédiments continentaux et les archives sédimentaires (2020-2024) - Questions scientifiques et méthodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet ANR Sedi-PLAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Champs-sur-Mars, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tire and road wear particles contamination in infiltration ponds sediments: occurrence, spatial variability, size distribution and correlation with metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Phuc Tho Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions hors échappement du contact pneu-chaussée: dynamiques d'émission, propriétés physico-chimiques et effets cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Trinh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Nantes Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions historiques de la métropole lyonnaise aux contaminations en microplastiques des sédiments du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carottes sédimentaires : Un enregistrement de la qualité chimique du milieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2024 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in tire wear particle contents of superficial soil with distance from the roadside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of micropollutants in wastewater disinfected with performic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Environment Seminar 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUEZ, Jun 2024, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les eaux destinées à la consommation humaine – Premièrs résultats de mesures sur les installations du Syndicat des Eaux d’Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibert Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102e Congres ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ViPARE - Villes Propres, Accueillantes et Respectueuses de l’Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et verticale de microplastiques dans un ouvrage d'infiltration des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics &amp;gt; 25 µm in the Seine river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Buschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental and social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Merusan-Paslaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés - La pollution des eaux par les microplastiques : quantification, impacts et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire TEAWEB - Société française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe thématique Traitement de l’Eau et de l’Air, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in urban freshwater : a case study in the city of Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Sefiloglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Scibetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Velzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting : Data-driven environmental decision-making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Apr 2023, Dublin (IE), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Déchets plastiques et pollution des eaux : des impacts aux solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation des déchets sauvages dans les écosystèmes aquatiques : état des lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Nationales des Collecteurs de Déchets Sauvages 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau déchets sauvages, Nov 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans l’agglomération parisienne : 10 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence inneauvation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAAP - direction Innovation, Apr 2023, Colombes (Hauts-de-Seine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local urban activity, Covid lockdown, and atmospheric microplastic deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental, and social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Micropollutants Removal through Performic Acid-UV Photolysis: kinetics and wastewater matrix influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Milan, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Buoyant MP motion in response to different flow velocities and bed types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marziye Molazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Endless World: Plastic debris in the Seine estuary as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental, and social sciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la contamination en microplastiques dans un ruisseau urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les rivières : Quelles méthodes d’analyse après une décennie de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources anthropiques à l’origine des microplastiques et des particules de pneu en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Polomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioretention cells remove microplastics in the 25 – 106 micron size fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Seters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationnal Low Impact Development Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic accumulation in sewer systems and their pathways to the environment along with combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa López Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence internationale Novatech - Urban Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in urban freshwater: a case study in the city of Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Sefiloglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Velzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Groenewoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Environmental &amp; Food Monitoring, ISEAC-41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Environmental Analytical Chemistry (IAEAC)., Nov 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence, biofilm et dynamique des microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marziye Molazadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and fate of microplastics in Parisian combined sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Olthof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaibhav Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental and social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving stormwater quality for microplastic (25 – 106 µm) using a bioretention cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Seters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stormwater Conference &amp; Expo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in sediment deposited along the Seine River after a major flood event (February 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Bizeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée - Sedi-PLAST : Microplastiques dans les sédiments et dans les archives sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Planète Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation de microplastiques dans les dépôts de réseaux d’eaux usées unitaires et leur transfert vers l'environnement via les déversoirs d’orage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Thi Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa López Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Déchets plastiques et pollution des eaux : des impacts aux solutions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet LitterBANK – Débris plastiques sur les berges de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique du GIP Seine-Aval 2023 - Evolution de l’estuaire sous forçages anthropiques et climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Seine-Aval, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques en milieu urbain : métrologie et estimations de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ièmes Journées Information Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution longitudinale de la contamination en microplastiques dans les sédiments de la retenue de Villerest (Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Zone atelier Loire. Enjeux environnementaux et sociétaux des hydrosystèmes : 20 ans de recherche sur le bv Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon de la contamination en débris plastiques des compartiments environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2022 de la Société de Toxicologie Cellulaire et Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioretention cells remove increasingly small microplastics from stormwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Smyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Seters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DesignLIFES, Design of Living Infrastructure for Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of total atmospheric microplastic deposition on a peri-urban and an agricultural site in the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a closed municipal solid waste landfill to microplastic groundwater pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Radigois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julya Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in freshwater biotic and abiotic matrices sampled in the Loire River (France) and their ecotoxicology effects on Corbicula fluminea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Latchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro2022 - Plastic pollution from macro to nanoplastic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, On line, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité de composés organiques et inorganiques avec l'acide performique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soils of a high-traffic roadside ditch as a receptacle of macro-litter and microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro2022 : Plastic Pollution from MACRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic pollution in Indus Water System of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Mehboob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riffat Naseem Malik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual meeting SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l&apos;estuaire de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of performic acid with organic micropollutants and model compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans le bassin de l’Orgeval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de macroplastiques issus des eaux urbaines : au plus près des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium métrologie de la pollution de plastique dans le continuum terre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de macrodéchets et microplastiques au sein d’une noue filtrante en bord de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de microplastiques dans les filières de traitement conventionnelles et de nanofiltration de trois usines de production d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième journée du GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinfection des eaux usées traitées par l’acide performique et sa réactivité avec les composés organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maolida Nihemaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution en macroplastiques dans l’environnement : Définition d’indicateurs de la zone urbaine au milieu récepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres GDR Polymères &amp; Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-plastics and organophosphate ester additives in sediments and benthic organisms from the Loire Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castro-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pollono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Idjaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bizzozero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverine Litter in a small Urban River in Marseille, France: Plastic Load and Management Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S. Rivers, Lyon (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d&apos;influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mabilais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution amont-aval de la contamination en microplastiques dans un barrage : importance de la granulométrie fine dans la rétention des microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième journée du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Microplastic &amp;gt; 25 µm in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans le continuum Terre-Mer. Conférence invitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres GDR Polymères &amp; Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et flux de microplastiques en milieux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique nano/microplastiques dans l&amp;apos;eau, France Water Team</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des microplastiques par voie atmosphérique et contamination des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de prospective du groupe français des polymères - Nano/Microparticules de polymères - Etat des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, PARIS, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des microplastiques par pyrolyse couplée à la chromatographie gazeuse et à la spectrométrie de masse : mise en évidence des effets matrice et implications pour l’étude de sédiments fluviatiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontres du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques en estuaire de Seine : synthèse des connaissances du projet Plastic-Seine sur les matrices abiotiques (2017-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless journey of plastic debris in Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Integrated Marine Debris Observing System for a Clean Ocean - UN decade of The Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Macroplastiques dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre régionale : Vers une Île-de-France zéro plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans l'air : état de l'art, méthodologies et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre GDR Polymères &amp; Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans les eaux de ruissellement d’un bassin péri-urbain de l’agglomération parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless journey of macroplastics in rivers: From hours to decades tracking in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, France. 1 p, </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of environmental management data for mass flow estimations of plastic debris in rivers: The Seine River and The Huveaune River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, France. 2 p, </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in total atmospheric fallout : review and monitoring in the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on microplastics in the atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélever et analyser les microplastiques en Seine : réflexions, évolutions méthodologiques et implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En amont des océans, déchets plastiques dans les cours d&apos;eaux : flux, stocks, dynamique, quelques réponses et de nombreuses questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l&amp;apos;Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, NANTES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats sur la pollution microplastique le long de filières de potabilisation : de la ressource à l'eau potable distribuée en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débris en Seine : les plastiques prennent perpette. Conférence invitée pour le second atelier &quot;Plastiques sur le continuum Rhône-Méditerranée&quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier n°2 &amp;quot;Plastiques sur le continuum Rhône-Méditerranée&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and microfibers in urban runoff on a suburban catchment of Paris megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie comparative de technologies d&apos;élimination des micropolluants en STEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Igos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in urban runoff on a suburban catchment of Paris megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Arrecife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les eaux de surface et les sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'automne ED 614 CEGA (Chimie-Ecologie-Géosciences-Agrosciences) et 615 SBS (Sciences Biologiques et Santé) de Limoges et Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic contamination in remote alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dusaucy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, VIENNE, Austria. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les milieux récepteurs : définition, points de vigilance, et quelques exemples de résultats sur la Seine. Conférence invitée pour le second atelier &amp;quot;Plastiques sur le continuum Rhône-Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of microplastics along salinity gradient and tidal cycles in a well-mixed estuary : a case study of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &quot;Mantamaran&quot;, a light, robust, portable and affordable sampler designed for altitudes lake microplastics sampling campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gallinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Arrecife (on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des déchets plastiques dans les hydrosystèmes et appui aux politiques publiques : analogies entre les estuaires de Seine et de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endless journey of macroplastics in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les microplastiques en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée dans le cadre du comité des sciences de l'environnement, Académie d’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messika Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des connaissances sur les microplastiques dans les eaux urbaines et les milieux récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquie de l'Association Scientifique Européenne pour l'Eau et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic debris in urban water and freshwater: lessons learned from the Seine Basin catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Microplastic Pollution in the Mediterranean Sea (μMED), Capri (Italy), septembre 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and microplastics in stormwater in Paris Megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">µMED Capri : II International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts écotoxicologiques des microplastiques sur les écosystèmes terrestres : Etat de l’art et besoins de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des sciences de l’environnement de l’Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and Microplastics in Stormwater and Combined Sewer Overflows in Paris Megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur les microplastiques, et leurs risques associés, particulièrement en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée dans le cadre d'une séance solennelle de l'Académie de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et dynamique de transfert des macroplastiques du continent à la mer : le cas de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic contamination of sediment and water column in the Seine River Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Rakwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dreanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gangnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Micoplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des protocoles de digestion sur les fibres synthétiques, artificielles et naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Strich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères et Océans, GDR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandirane Partibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastiques et dérivés : quels niveaux de contaminations et quels impacts écotoxicologiques sur les écosystèmes terrestres ? Journée d'échanges « Qualité des sols urbains et périurbains et compatibilité des usage » de l’Observatoire des Sciences de l'Univers de Nantes Atlantique (OSUNA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges « Qualité des sols urbains et périurbains et compatibilité des usage » de l’Observatoire des Sciences de l'Univers de Nantes Atlantique (OSUNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro et microplastiques dans les rejets urbains de temps de pluie et dans les eaux pluviales de l'agglomération parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologies Urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un pilote de traitement tertiaire par une approche globale basée sur la spectrométrie de masse haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INERIS Améliorer le diagnostic des polluants organiques environnementaux : mise en œuvre d’approches d’analyses non-ciblées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des océans et des cours d’eau par les débris plastiques : Constats et Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastique en mer, solutions à terre ! Quelles évolutions pour notre société du tout plastique ? Conférence à l'assemblée nationnale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sédimentaires : empreintes des contaminations dans le bassin de la Seine, de 1930 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roy-Barmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ième Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières tentatives de quantification des flux de macro déchets plastiques en Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTEE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-contamination et STEP : efficacité des filières de traitement des eaux, contamination des boues et nouveaux outils de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ozonation and activated carbon adsorption for the removal of 28 trace organic micropollutants from wastewater effluents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EA3G 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations and morphology of microplastics in the Seine river estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gangnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Maheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic input from the Seine River into the oceans: first results from the MacroPLAST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sananes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, LANZAROTE, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on aujourd’hui de la contamination des eaux urbaines et des eaux de surface par les microplastiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97ème congrès de l’Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions, Lanzarote (Espagne), novembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les flux de macro-déchets dans la Seine : un véritable casse-tête ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets océaniques : à qui sont ces objets ? Regards croisés des sciences sociales et des sciences de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième journée habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination en microplastiques dans l’estuaire de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gangnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Maheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du colloque international francophone en écotoxicologie aquatique EcoBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du macro- aux microplastiques : une nouvelle pollution des rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum « Les cours d’eau franciliens : Regards croisés sur les qualités et les usages actuels et futurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du macro- aux microplastiques : une pollution « émergente » dans le continuum terre-mer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les enjeux des polluants émergents dans le continuum terre-mer en Méditerranée », Marseille, décembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du couplage ozonation-adsorption sur charbon actif pour l’abattement de micropolluants prioritaires et émergents en traitement tertiaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic contamination in the Seine River estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gangnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Maheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Estuaries and Coasts 2018 (ICEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Doctorales en Hydrologie Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of digestion protocols on chemical and natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Strich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic concentrations in freshwater during a flood event, a case study of the Seine river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les eaux usées : qu'apporte un traitement tertiaire par adsorption sur charbon actif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of anthropogenic particles in the fish Squalius cephalus from the Seine and Marne Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collard France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Eppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science And Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance of organic contaminants at the scale of the Seine River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Basins - International Conference on Monitoring, Modelling and Management of River Basins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abattement de micropolluants par adsorption sur charbon actif en micro-grain en sortie de station d’épuration : caractérisation et suivi indirect par spectroscopie (UV254 et fluorescence 3D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gruttee 2017 : 12th GRUTTEE international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The national school for water and environmental engineering (ENGEES) ; The engineering science, computer science and imaging laboratory (ICube), Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la crue de juin 2016 sur les flux de matières dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics: an emerging contaminant in the Saigon River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahens Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Le Thuy Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Environmental Pollution, Restoration, and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin de la Seine : Imprégnation en micropolluants historiques et émergents d’un bassin versant fortement urbanisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96ième colloque de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of wet-weather emissions of an urban wastewater system: the case of the Greater Paris watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Risch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Diffuse Pollution and Eutrophication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse haute résolution comme outil d’évaluation et de caractérisation du traitement des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque du Réseau Public Contaminants, Nouveaux risques &amp; contaminants émergents, Arcachon, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of twelve families of emerging pollutants in road and car park runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and at which spatial scale assess the impact of the Paris Megacity on the Seine River quality? Case of some organic micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCUS French-Indian cooperation project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna University, Feb 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of storm events on the emissions of an urban wastewater system: case of the Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Risch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastiques : un septième continent en expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la cité des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de polluants organiques dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of severe wet-weather events: how to account for temporal variability of unmanaged peak flows in an urban sewage treatment system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Risch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil contamination in the Seine River Basin: an attempt to relate land-use to persistent and emerging metallic pollutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des boues résiduaires urbaines parisiennes par des micropolluants prioritaires et émergents - Évolution au cours des filières de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Steyer Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées informations Eaux - JIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des boues résiduaires urbaines parisiennes par des micropolluants prioritaires et émergents et évolution au cours des filières de traitement des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95ème congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE - Association Scientifique et Technique pour l’Eau et l’Environnement, May 2016, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance of organic contaminants at a large basin scale: case of the Seine River basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Persistent Toxic Substances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des résidus médicamenteux en STEP par traitement tertiaire : résultats obtenus avec le procédé CarboPlus micro-grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Informations Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants et assainissement – Focus sur les techniques de dépollution aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and urban water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de l'ARET :Plastiques : quels enjeux pour demain ? Pollution physico-chimique &amp; Impacts environnementaux et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARET : association française de recherches en toxicologie, Jun 2016, Valence TGV, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants au sein des stations d’épuration : étude simultanée des filières eau et boue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifax Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Droguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès International du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in various compartments of the urban water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines, concentrations et caractéristiques des micro polluants dans les eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Casterot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic pollution in a tropical river impacted by a developing megacity. The Saigon River - Ho Chi Minh City, Vietnam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahens Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Le Thuy Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Asia/Pacific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans différents compartiments du cycle urbain de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2016 – Plastiques : quels enjeux pour demain? - Pollution physico-chimique et impacts environnementaux et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in different compartments of the urban water cycle: from the sources to the rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2016 - Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of emerging micropollutants from wastewater discharges by powdered and micro-grain activated carbon - Progress of the CarboPlus® project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifax Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic contamination in an urban area: case of greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2015 (Society of Environmental Toxicology and Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des polluants émergents dans les rejets de STEP - Etude du procédé CarboPlus®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94ème congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2015, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic in urban sources and receiving water within an urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounoua Byllel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2015 (International Conference on Chemistry and the Environment)- LEIPZIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of alkyphenols and phthalates within a wastewater treatment plant using biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Droguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, Nov 2015, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First overview of microplastics in indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of various types of Parisian sewage sludge by a wide range of priority and emerging micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Steyer Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des sols franciliens par les éléments métalliques et les micropolluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN - fin de phase 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de l'atmosphère par les composés perturbateurs endocriniens en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine, fin de phse 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques: sources et milieux récépteurs dans un contexte urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94 éme congrés de l'Association Scientifique et Technique pour l’Eau et l’Environnement (ASTEE), Des villes et des territoires sobres et sûrs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières investigations de microplastiques en milieu urbain : cas de l’agglomération parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE - Groupement de recherche universitaire sur les techniques de traitement et d'épuration des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de circulation des contaminants dans le continuum atmosphère – sol – rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.USB cle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des résidus médicamenteux dans les eaux résiduaires urbaines par charbon actif en poudre - Etude du procédé CarboPlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Doctorales en Hydrologie Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux résiduaires urbaines par charbon actif en poudre - étude du procédé CarboPlus® pour les polluants prioritaires et émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apten; ENSI Poitiers, Nov 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of rainfall variables on urban effluents concentrations and fluxes in wet weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustache Goore Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Eastern Canadian Symposium on Water Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Quebec, Canada. pp.Numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-residue method for analysis of various endocrine disruptors in ambient air: application to urban habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Environmental Analytical Chemistry, Genève (Suisse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les eaux pluviales et les eaux usées : de leur caractérisation à leur traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of pharmaceuticals by PAC: case study of a full-scale pilot at Seine Centre WWTP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA/IAHR International Conference on Urban Drainage 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of emerging micropollutants from WWTP discharges: is activated carbon suitable for wastewater application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environment Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières investigations sur la contamination en microplastiques dans une zone urbaine : cas de l'agglomération parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6émes journées doctorales en hydrologie urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of priority and emerging substances by biological and tertiary treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des rejets urbains de temps de pluie par clarifloculation : quelle efficacité vis-à-vis des micropolluants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of combined sewer overflows by ballasted clarification: which pollutants are removed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.Acte Novatech, acte numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de l'air par les contaminants organiques, bioindication et conséquences sur la contamination des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of global change on micropollutants in aquatic ecosystems: Modelling the fate of nonylphenolic compounds in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonisation des méthodes et procédures expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination en micropolluants des EP urbaines: synthèse des résultats des campagnes de mesures INOGEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du devenir des alkylphénols dans la Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux des alkylphénols et du bisphénol A sur le bassin de la Seine : Premières estimations en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Piren-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle journalier des phtalates et alkylphénols en région parisienne : cas de la station dépuration de Seine Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic pollutants in urban sewer systems and fate in wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Water and Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phthalate and alkylphenol removal within wastewater treatment plants using physicochemical lamellar clarification and biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coursimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Water Pollution: Modelling, Monitoring and Management - Water Pollution XI,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, United Kingdom. pp.357-368, </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/WP120311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phtalates et alkylphénols dans les effluents industriels : contribution à la pollution véhiculée dans les réseaux d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chabance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Doctorales en Hydrologie Urbaine - JDHU 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants in urban sewer system: contributions of OPUR research programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban cycle of alkylphenol and bisphenol a: the case of Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EuCheMS International Conference on Chemistry and the Environment (ICCE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOGEV project: an original French approach in micropollutant characterization assessment in urban wet weather effluents and atmospheric deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on urban drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined sewer overflows and EU Water Framework Directive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWITCH meeting, The Future of Urban Water: Solutions for Livable and Resilient Cities, Paris (France), janvier 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharges of endocrine disrupting chemicals by combined sewer overflows into receiving water: case-study of the Paris conurbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique de la contamination des milieux:  cas de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are wastewater treatment plants suitable to treat stormwater pollution? Case-study of an adjustable trickling filter plant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA specialist conference on assessment and control of micropollutants/hazardous substances in water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of PCBs, PAHs, PBDEs and alkylphénols in dated sediments from flood plains of the Seine River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Djouarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of PBDE and alkylphenol in a trickling filter wastewater treatment plant during dry and wet weather periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 11th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse historique de la contamination en polluants persistants (HAP, PCB, alkylphénols et PDBE) sur le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Djouarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2010 du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are wastewater treatment plants suitable to treat stormwater pollution? Case-study of Seine-Centre plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sewer Processes and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Surfers Paradise, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abattements des substances prioritaires par décantation et par biofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of chemically aided sedimentation for bacterial removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Microbial Ecology SME09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Einsiedeln, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants in wastewaters and combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority substances in combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle XENOWAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paphos, Cyprus. 5-6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche élargie de micropolluants en STEP: retour d'expérience OPUR  SIAAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUR  SIAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Romaiville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate and behaviour of priority pollutants in end-of-pipe wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybrominated diphenyl ethers cycling in the Paris Region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenobiotics in the Urban Water Cycle, XENOWAC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluants prioritaires dans les eaux de surface et les particules sédimentables : qu'en est-il de la Seine à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination du bassin versant de l'ORGE par les micropolluants et effets toxiques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bourgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chevreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIREN-Seine 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité épuratoire des filières de traitement des eaux résiduaires urbaines : aspects microbiologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants within heavily urbanized area: what about receiving waters and settleable sediments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluants prioritaires dans les eaux usées et les rejets urbains de temps de pluie : cas de Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of hydrocarbon loads in dry and wet weather flows in the Parisian combined sewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sewer Processes and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations méthodologiques et compréhension des dynamiques de transport des microplastiques dans la Seine Rencontres 2025 du GDR Plastiques Environnement Santé, Juin 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes de dégradation des micropolluants pharmaceutiques dans les eaux résiduaires urbaines par l'acide performique : Apport de la résonance paramagnétique électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ARPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bordeaux, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations méthodologiques et compréhension des dynamiques de transport des MPs dans la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des particules de pneus et analyse des effets sur deux organismes endobenthiques de l’estuaire de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Landebrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Becq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des microplastiques en µ-FTIR et Py-GC-MS : deux méthodes complémentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Andric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ContaminatiOn par les micRoplastiques des Sols des déchArges lIttoRalES (CORSAIRES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Dourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chassis dynamometer development to measure brake-wear unregulated pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Héricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Ann Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th edition of the International Conference on Transport and Pollution (TaP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and Vertical Distribution of Tire &amp; Road Wear Particles in an Urban Bioswale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Caubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlantic City, New Jersey, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules de pneu, microplastiques et métaux dans les sédiments urbains : occurrence, relation avec l’occupation des sols et évaluation du risque écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Casado-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection & Effects of Tyre Microparticles in Aquatic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Le Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PLASTyre - Détection &amp; effets des microparticules pneumatiques dans les environnements aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic fibers, microplastic and tire wear particles in urban stormwater: Comparison of the contamination levels and impact of contrasting stormwater management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small training days: M3 Plastics: Measuring, Monitoring, Modelling of plastics in flowing waters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and fluxes of microplastics in the watercourses of an agricultural subcatchment (Avenelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Friceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Calabro-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Bessaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Séville, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RubberCity project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Tire Emissions Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and Tire Wear Particles in Urban Stormwater: Comparison of the contamination levels and impact of contrasting stormwater management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Passeport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop for Early Career Researchers: Best practices and expert insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Idstein, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination des micropolluants pharmaceutiques dans les eaux résiduaires urbaines désinfectées par l’acide perfomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique chercheurs Juniors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Périgueux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Reactivity of Performic Acid with Pharmaceutical Micropollutants: A Comprehensive Study of Oxidation Kinetics and Reaction Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, South Hadley, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of analytical pyrolysis for the molecular fingerprinting of polymers (PE, PET, PP, PS and PVC) within natural organic matter matrices used for rooftop farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Kaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Picca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrifoodplast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Piacenza, Italy. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in total atmospheric fallout: from lockdown to business-as-usual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Dublin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and vertical distribution of microplastic within the soil of a sustainable urban drainage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Dublin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Potential of Performic Acid and UV Combination for Enhanced Elimination of pharmaceutical Micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khadija Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, South Hadley, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of analytical pyrolysis for the molecular fingerprinting of polymers (PE, PET, PP, PS and PVC) within natural organic matter matrices used for rooftop farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medina Veliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Kaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Goñi-Urtiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Picca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suitma 12th Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Santiago de Compostela, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les laisses de crue de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bizeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères &amp; Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in sewer sediments of the Parisian combined sewer network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro2022 - Plastic pollution from macro to nanoplastic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, On line, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and spatial variability of miscroplastics in rivers sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics monitoring in total atmospheric fallout of a suburban and an agricultural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième rencontre du GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental occurrence of organophosphate esters and micro-plastics in sediments and benthic organisms from the Loire Estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Castro-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pollono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Idjaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bizzozero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, COPENHAGUE, Denmark. SETAC Europe 32nd Annual Meeting, 1p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 3ème rencontre du GDR Polymères et Océans, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in total atmospheric fallout: Monitoring in suburban and agricultural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Microplastics by Pyr-GC-MS in Sediments: Challenges and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 « OSPAR » in a maximum visual accumulation of plastic debris in the Seine estuary National Nature Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Colasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain. MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contamination et des effets écotoxiques des microplastiques en estuaire de Seine ; les premiers enseignements du projet Plastic-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Clérandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florane Le Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and microplastics in stormwater and combined sewer overflows in Paris megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères pour la sélection de charbons actifs en micro-grain pour l’élimination de micropolluants organiques dans les eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">98ème congrès de l'Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse haute résolution : un outil innovant de caractérisation des ouvrages d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97ième Colloque ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics found in the stomach contents of the European chub (Squalius cephalus) from the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collard France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Eppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Osli, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résidus pharmaceutiques et détergents dans les boues résiduaires urbaines – Qualité des boues de fin de filière et évolution au sein des filières de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Buleté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96ième colloque de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in rivers: Focus on short-term temporal and spatial variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounoua Byllel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC (Society of Environmental Toxicology and Chemistry) Nantes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of microplastics in a tropical river impacted by a megacity (Saigon River, Ho Chi Minh City, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahens Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC (Society of Environmental Toxicology and Chemistry) Nantes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First overview of synthetic fibers in indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international conference of Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabens and triclosan: from greywater to surface water at the Paris conurbation scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Geara-Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the microplastics in urban effluents and in the Seine River (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fate and impacts of microplastics in marine ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Plouzané (Brest), France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of micropollutants in final sludges and fate during treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd BENELUX Young Water Professionals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Belval, Luxembourg. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of in-situ biodegradation rate constants of nonylphenolic compounds in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la décantation lamellaire accélérée sur la diversité bactérienne des eaux usées traitées par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants en sols urbains : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution plastique en estuaire de Seine : imprégnation environnementale, dynamique et impact sur le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Halm-Lemeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Seine-Aval, 52 p, 2021, Fascicule Seine-Aval</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIREN-Seine - Rapport de synthèse phase VII (2019) – Vol 2: Flux dans le continuum Homme-Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, Rapport de synthèse PIREN-Seine, </w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26047/PIREN.rapp.synth.2019.vol2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crue de juin 2016 sur la qualité de l'eau du bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo, Jean-Marie Mouchel, Cédric Fisson. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Interdisciplinaire de Recherche sur l'eau et l'environnement du bassin de la Seine (PIREN Seine)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 70 p., 2018, 978-2-490463-05-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on des micropolluants dans les eaux urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chebbo Ghassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCEAU IdF; AFB - Agence française pour la biodiversité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-490463-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la qualité de la Seine en lien avec les progrès de l'assainissement - De 1970 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Johanet, 2017, 979-10-91089-31-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La micropollution organique dans le bassin de la Seine, maîtriser l'impact des molécules créées par l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chevreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Dargnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'eau Seine Normandie, 2009, Marc Chevreuil, 978-2-918251-08-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneus et particules d’usure des pneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Blot; J. Désert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des déchets sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licorne; l'Harmattan, pp.183-185, 2026, 978-2-296-12103-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic and Nanoplastic Removal Efficiency with Current and Innovative Water Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Abdeljaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khouloud Jlassi; Mehmet A. Oturan; Ahmad Fauzi Ismail; Mohamed Mehdi Chehimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Water: Next Generation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-215, 2024, Advances in Science, Technology &amp; Innovation, 978-3-031-48228-1. </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48228-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur les microplastiques en Île-de-France, évolutions méthodologiques depuis 2013 et synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo N Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Rocher; Sabrina Guerin-Rechdaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Seine et les progrès de l’assainissement en Île-de-France : analyse d’une trajectoire de 1875 à 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-135, 2024, 979-10-91089-52-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling and analyzing microplastics in rivers: What methods are being used after a decade of research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Beaurepaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trang Thi Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eddy Y Zeng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastic Contamination in Aquatic Environments - An Emerging Matter of Environmental Urgency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-91, 2023, 978-0-443-15332-7. </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-15332-7.00013-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Atlantic Rivers: the Seine Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2nd edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 291-330 (chapter 9), 2022, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00009-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants of emerging concern in the Seine river basin: Overview of recent research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer, pp.355-380, 2021, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic Contamination of Sediment and Water Column in the Seine River Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gangnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Maheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.4-9, 2020, 978-3-030-45909-3. </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45909-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic Debris Flowing from Rivers to Oceans: The Role of the Estuaries as a Complex and Poorly Understood Key Interface. In: T. Rocha-Santos, M. Costa and C. Mouneyrac (Eds.). Handbook of Microplastics in the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastic Debris Flowing from Rivers to Oceans: The Role of the Estuaries as a Complex and Poorly Understood Key Interface. In: T. Rocha-Santos, M. Costa and C. Mouneyrac (Eds.). Handbook of Microplastics in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, p. 1-28, 2020, 978-3-030-10618-8. </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10618-8_3-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro and Microplastics in Stormwater and Combined Sewer Overflows in Paris Megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-45909-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2020, Springer Nature Switzerland AG 2020, 978-3-030-45909-3. </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45909-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plastiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Balance of PAHs at the Scale of the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Balance of PAHs at the Scale of the Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, SPRINGER, 2019, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary Archives Reveal the Concealed History of Micropollutant Contamination in the Seine River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In &amp;quot; The Seine River Basin, Hdb Env Chem&amp;quot;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Archives Reveal the Concealed History of Micropollutant Contamination in the Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, SPRINGER, 2019, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Fate of Microplastics in Urban Areas: A Focus on Paris Megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wagner M.; Lambert S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Microplastics. The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 58, Springer, 2018, 978-3-319-61614-8,978-3-319-61615-5. </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61615-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic Contamination in Freshwater Systems: Methodological Challenges, Occurrence and Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Imhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Loder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laforsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastic Contamination in Aquatic Environments: An Emerging Matter of Environmental Urgency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in Different Compartments of the Urban Water Cycle: From the Sources to the Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounoua Byllel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fate and Impact of Microplastics in Marine Ecosystems; From the Coastline to the Open Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fate and Impact of Microplastics in Marine Ecosystems, 978-0-12-812271-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination par les perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loumagne, C and Tallec, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphenol ethoxylates and bisphenol A in surface water within a heavily urbanized area, such as Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marinov, A. M. ; Brebbia, C. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Pollution X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wit Press, pp.131-142, 2010, WIT Transactions on Ecology and the Environment, 978-1-84564-448-2. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/wp100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets sauvages en milieu urbain et dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission radio pour le labo des savoirs : pollution macroplastiques et microplastiques dans le continium Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Podevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Johnny Gasperi - France Inter - Jounral de 19h - 15/03/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in the continental area: an emerging challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Micropollutants in urban stormwater: occurrence, concentrations and atmospheric contributions for a wide range of contaminants in three French catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.5282 - 5283. </w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2698-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océans de plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Feydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ostria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of environmental contamination by phtalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la détermination de la VMAX dans les EDCH pour le métabolite de pesticide 1,2,4-triazole et les substances actives chlordécone et glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Aimeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0041, Anses. 2025, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05213339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des macroplastiques en partie fluviale de la Loire : résultats de l’expérience de sciences participatives organisée dans le cadre de la Grande Remontée 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université gustave eiffel. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Sédi-PLAST (2019-2025) - Microplastiques dans les sédiments continentaux et les archives sédimentaires - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Nationale de la Recherche. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESE DU PROJET STRITTER (2021-2024) - Suivi des déchets diffus abandonnés sur les surfaces urbaines et dans les eaux de ruissellement : typologie, flux et facteurs d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à une évaluation des risques sanitaires liés aux prions pour les consommateurs humains d’eau destinée à la consommation humaine en provenance de la prise d’eau superficielle de Sérignac-sur-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-AST-0062, Anses. 2025, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT FINAL DU PROJET STRITTER (Sept. 2021 - Janv. 2024) - Suivi des déchets diffus abandonnés sur les surfaces urbaines et dans les eaux de ruissellement : typologie, flux et facteurs d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bruttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel. 2024, 75p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « une demande d’avis relatif à une demande d'autorisation d'utilisation d'eaux usées traitées au titre de l'article R. 211-131 du code de l'environnement déposée par le consortium Life ReWa Métropole de Montpellier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0198, Anses. 2024, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04665808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au recensement de valeurs de référence (VR) pour l’eau de boisson existantes pour les 20 PFAS listés dans la directive 2020/2184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0198a, Anses. 2023, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04562666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 244 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04243710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp. 4-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test d’un indicateur de la pression de pollution chimique sur le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Feuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Denize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Letinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN-Seine. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine. Rapport de synthèse phase VIII, Volume 9, 2023, pp. 137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’état de contamination de l’axe Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp.36-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux « projet de décret relatif aux eaux réutilisées dans les entreprises du secteur alimentaire et portant diverses dispositions relatives à la sécurité sanitaire des eaux destinées à la consommation humaine et projet d’arrêté relatif à l’autorisation de production et d’utilisation d’eau réutilisée en vue de la préparation et de la conservation dans les entreprises alimentaires de toutes denrées et marchandises destinées à l’alimentation humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0088, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04651838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires et environnementaux de matières plastiques biosourcées, biodégradables et compostables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cleymand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Deportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Saisine n° 2021-SA-0202, Anses; IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2022, 10 + 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite ESA (CGA 354743) du S-métolachlore dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0205, Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques &amp;gt; 25 µm sur le bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Ninja Stratmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Marconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport 2022 du programme PIREN-Seine. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite NOA 413173 du S-métolachlore dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0070, Anses. 2022, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04069849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine de métabolites de pesticide : chlorothalonil R471811, 2,6-dichlorobenzamide, diméthénamide ESA et diméthénamide OXA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2022, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04005823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’étude de l’exposition aux nitrates par les eaux destinées à la consommation humaine (EDCH) des réseaux de distribution dans le cadre de la mise en demeure de la Commission européenne au regard de dépassements chroniques de la limite de qualité du paramètre « nitrates » dans les EDCH en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-176, Anses. 2022, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04066380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateur de la pression de pollution chimique sur le bassin de la Seine : rapport d'avancement d'un test de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Feuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport PIREN-Seine. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastoc : Indicateurs de la pollution en macrodéchets dans l'environnement et estimation des flux issus des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Eau environnement et systèmes urbains (LEESU), 61 avenue du Général de Gaulle, 94010 Créteil cedex. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un projet de décret et quatre projets d’arrêtés transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0024, Anses. 2022, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à huit projets d’arrêtés transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0206, Anses. 2022, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04020066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à trois projets d’arrêtés et un avis associé transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0183, Anses. 2022, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04016637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plastic-Seine : Flux et impacts des microplastiques dans l’estuaire de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Seine-Aval 6. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d&apos;une méthode de quantification des microplastiques par Pyr-GC-MS pour l&apos;analyse de sédiments de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateur de la pression de pollution chimique sur le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue systématique de la littérature visant à dresser un état des lieux des connaissances actuelles sur la caractérisation du danger lié à l’ingestion d’amiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Pairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Clin-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0001, Anses. 2021, 341 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03655385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Flanagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION DES FLUX DE MACRODÉCHETS SUR LE BASSIN DE LA SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LEESU; MTES; UPEC; ENPC. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques en Seine : premières investigations et estimations des flux à l’échelle du bassin de la Seine, dans Flux dans le continuum Homme-Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la concentration en microplastiques dans le bassin de la Seine lors de la crue de janvier 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport PIREN-Seine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, dynamique et bilan des flux de HAP dans le bassin de l'Orge : une approche intégrative dans le continuum atmosphère -sol - rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans et flux de polluants organiques dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] PIREN Seine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants dans les eaux pluviales urbaines : concentrations, flux et contributions atmosphériques. Résultats des campagnes de mesure sur trois bassins versants&amp;quot;, ANR INOGEV : Innovations pour une Gestion durable de l'Eau en Ville, Tâche 3, Rapport de sous-tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR Ville Durable. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de la Seine par les micropolluants organiques : Effet des conditions hydriques et de l'urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blamchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de micropolluants par le ruissellement et le réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique opérationnel : Pratiques d'échantillonnage et de conditionnement en vue de la recherche de micropolluants prioritaires et émergents en assainissement collectif et industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sédimentaires, témoignages de l'histoire du développement du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Priadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carbonaro-Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphénols et bisphénol A dans le bassin de la Seine : Évolution des concentrations et des flux de Marnay à Poses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de composés perturbateurs endocriniens par le réseau d'assainissement et le réseau hydrographique à l'exutoire du bassin versant de l'Orge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cladière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de l'Orge et de la Seine par des micropolluants organiques : PBDE, phtalates, alkylphénols et HAP sous différentes conditions hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dargnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutants behaviour in end of pipe wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority pollutant behaviour in stormwater Best Management Practices (BMPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Revitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphénols et Hydrocarbures Aromatiques Polycycliques dans les eaux du bassin de l'Orge Aval. Quantification et faisabilité du suivi de la contamination par échantillonnage passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOREPP Programme:Priority pollutants behavior in end-of-pipe wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and transfer of hydrocarbons on different spatial scales within the parisian combined sewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences of the Universe [physics]. Ecole des Ponts ParisTech, 2006. English. </w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants organiques en milieu urbain et dans les hydrosystèmes anthropisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Paris XII Val de Marne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01071199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1386"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F34651CE"/>
+    <w:nsid w:val="34BFFB51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johnny-gasperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4083-9698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129416827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207227484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358337223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-4321-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05581191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.124430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Mballo Biaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2026.115350" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05463671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Veliu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Go&#241;i-Urtiaga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2026.107624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Treilles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazmp.2025.100013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05001842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05040743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AY00237K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05101884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics4020031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05143664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khadija Diop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107197" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04999062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Oanh Doan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Anh Pham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13882-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05095933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111735" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05171698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Casado-Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109676" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05171697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#243;pez-Romano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Picca" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118663" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04505042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gandouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Ferandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Barritaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31734-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Thinh Ngo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Diep Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12674-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04691845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Mehboob" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143283" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04918472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412195" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04609944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Stratmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Buschman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Markus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1386547" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04517848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bely" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollono" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I.T. Idjaton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116256" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493052v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delor-Jestin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123702" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04568379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feride &#214;yk&#252; Sefiloglu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthinus Brits" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J.M. van Velzen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Groenewoud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124088" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04765049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103731" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04568376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Smyth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyao Tan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Seters" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c00037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04711254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallitelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Andriolo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roebroek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176528" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396596v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123354" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04729490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruttin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240966" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03979928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flahaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Radigois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julya Papin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2010007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02702-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106159" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04185063v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Nguyen-Thuy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha My Ngo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166330" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04247272v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chapon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25405-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04161479v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122167" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493047v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04195028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00279" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629350v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics1020016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119187" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03543467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poitou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#251;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.01.015" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755096v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecarpentier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.886703" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685903v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206093" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593595v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03076698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116749" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03335861v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gallard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150123" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Elsayed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M. Sabry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89960-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03226728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117352" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03236190v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tassin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112513" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03161576v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Delgenes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.034" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03113127v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116847" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211254v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.04.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02433266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira-Derome" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115487" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908818v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Strich" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141230" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03005896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Igos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125067" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02481314v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137319" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932439v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111566" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02394590v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morlay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125306" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446231v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.110894" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02430016v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Chung Kieu-Le" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113897" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02400040v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125530" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02098347v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00151" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02342839v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Collard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03083" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01992196v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.01.045" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937641v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.182" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310386v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Calcar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02886804v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201901015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02045884v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dris" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267952v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907067" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01665768v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Wright" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2017.10.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711525v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lahens" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Boukerma" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.02.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01879163v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mailler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.09.101" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01823536v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshayes" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eudes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droguet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p33" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01993194v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulete" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fildier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803370v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201805045" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301074v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Loozen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Oeveren" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00372" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01830268v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilbert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.313" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01665769v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.009" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581007v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delamain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Percot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778051" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01883198v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01622102v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Risch" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.039" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01418927v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerrouache" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.12.013" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397727v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.11.010" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01509480v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250062v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.015" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01379888v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.006" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01387718v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01302401v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201603012" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228409v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulet&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.153" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266245v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derome" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.01.018" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01302404v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201603028" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01251430v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.01.006" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238356v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Bi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monette" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.017" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V53LQ8N7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228486v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Droguet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigourie" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2652-7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01252047v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201512025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01218608v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lorgeoux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bont&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.147" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MTCD7Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01128723v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4196-1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328458v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Goore Bi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monette" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3650-9" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136690v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Imhof" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14172" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01143221v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Goor&#233; Bi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gachon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4411-0" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134553v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14167" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01103115v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zedek" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.047" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01067211v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bonin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.09.001" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063311v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifax Zedek" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.079" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923251v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamain" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Percot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2396-0" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870543v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.029" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870525v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.028" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987018v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.03.028" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238367v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gras" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coursimault" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.081" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923225v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert-Pawlik" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geara-Matta" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2388-0" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961380v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Coursimault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1982-5" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T95P7FBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756694v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1220-6" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989379v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710677v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.055" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756722v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Zgheib" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710680v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paffoni" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.105" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786104v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756716v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00657039v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.041" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756697v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1094-7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1XB768N9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756737v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laborie" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.09.025" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFMKDW6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756730v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670692v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00671187v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670673v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670665v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gounou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amedzro" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.219" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676409v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.931" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676410v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.008" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV7NCB6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00657079v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.02.035" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739903v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676412v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.01.024" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80GSH1C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711502v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2009)135:11(1155)" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752700v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752690v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676414v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.835" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676415v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.08.015" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SHCNQKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676417v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.08.008" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4398S849-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752709v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752693v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711619v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007051" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752718v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711642v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.576" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711671v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rocher" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630590930734" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676945v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Celaudon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711729v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moilleron" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711685v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azimi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Celaudon" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200402001" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-98WF64B4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002236v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4400" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413209v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413193v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293253v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picca" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oca&#241;a-de Nova" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226287v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068180v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002234v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Diop" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16965" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413200v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05371727v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413009v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082005v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413233v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05391913v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05084402v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroux" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boyer" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413218v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715327v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715321v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dourneau" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533145v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04738167v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533209v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04421047v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601806v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04603103v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721245v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576095v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783082v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723174v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783118v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783972v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gabriel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04794094v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04820180v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601918v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthe" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423766v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520588v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721229v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734151v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viky Sinopoli" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04588535v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576102v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04454579v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575624v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575592v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassin Bruno" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Rachid" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaurepaire Max" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04589295v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stratmann" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jauzein" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04847490v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04595725v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723176v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644981v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533236v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065379v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017391v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017375v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Markus" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244761v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04026876v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109861v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Merusan-Paslaru" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04096706v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Sefiloglu" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brits" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Scibetta" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Velzen" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04309918v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008423v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziye Molazadeh" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12960" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04112448v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017445v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106561v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04136480v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04096682v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibert Sylvie" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304787v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145828v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04131400v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Drake" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145560v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318074v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brits" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Velzen" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Groenewoud" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017827v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olthof" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Budhiraja" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04214304v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008464v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12562" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108123v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tan" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108023v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04118103v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phuong" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244522v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04311543v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186336v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839828v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03839165v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03610944v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03885371v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03684231v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riffat Naseem Malik" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790734v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790667v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nam" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790678v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03760718v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03681099v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8065" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700602v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03525182v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840329v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822585v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03709885v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Barbier" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814272v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03700344v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709862v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aminot" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pollono" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Idjaton" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bizzozero" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685956v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitou" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03697457v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709746v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675623v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435295v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03134344v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435270v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03143913v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107556v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404550v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03154814v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03149472v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03464882v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160545v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6088" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03432959v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03160527v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thibert" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269015v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974488v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaillard" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02929491v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillossou" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097868v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982636v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02979846v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565095v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dusaucy" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillet" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1292" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982631v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974481v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02981252v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gallinelli" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974478v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02289384v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294373v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144807v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02137453v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02454525v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556998v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174712v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557211v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02476259v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02305330v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rakwe" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gangnery" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170839v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786218v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933171v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sananes" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941439v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Maheux" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simon" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01940376v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884457v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812643v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01802337v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01929292v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812657v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dris" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917754v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726924v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01888296v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919741v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barmann" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01891810v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800134v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maheux" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800493v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01951395v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917084v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01873428v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898304v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917736v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Strich" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941074v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812482v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Briand" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575035v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mailler" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01589825v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01567754v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collard France" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01472705v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahens Lisa" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Thuy Chung" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Benali" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01529379v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01567751v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01588220v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01681176v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01472695v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01333693v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453249v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607541v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364948v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01373774v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575693v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patureau" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deshayes" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607542v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01373787v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453219v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01333692v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700764v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01320225v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453189v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Casterot" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364951v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324246v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324219v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01206946v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounoua Byllel" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246491v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150402v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150549v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162637v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nauleau" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousselot" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01195546v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01207142v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162348v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161576v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968552v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01081195v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071059v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079548v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063308v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064052v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968545v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01073208v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063498v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843352v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303403v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laborie" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00976560v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818776v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00862208v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989133v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816881v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989141v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806152v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berg&#233;" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coursimault" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756712v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WP120311" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806230v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805959v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cladi&#232;re" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806150v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gras" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chabance" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806138v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chebbo" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907057v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barraud" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663310v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00671193v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607950v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758487v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00671190v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742392v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djouarev" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758457v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758499v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758500v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742337v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758460v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758444v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revitt" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholes" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758465v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758501v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822727v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Betelli" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758462v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758466v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762489v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762464v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761842v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761844v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084204v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082050v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05335524v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05428819v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208766v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426532v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;richer" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Garnier" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Singh" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068183v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082062v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Casado-Martinez" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebouil" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Ferrari" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04580671v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Picard" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601863v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Picard" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bringer" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04550337v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810427v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690908v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644993v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382479v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04208344v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093807v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093821v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gromaire" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382418v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134050v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03709980v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03839141v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685975v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709989v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681279v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jimenez" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03675715v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675605v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974490v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170901v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174294v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811063v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541494v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01529376v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pichon" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324312v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324304v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324232v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande-Bret" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246508v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara-Matta" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968276v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00957047v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00862202v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346778v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cachot" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Halm-Lemeille" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02527044v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.synth.2019.vol2" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01580079v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tabuchi" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04515594v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abdeljaoued" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-48228-1_13" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48228-1_13" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04795176v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo N Stratmann" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siaap.fr/presse-publications/publications/detail/actualites/nouvelle-publication-la-seine-et-les-progres-de-lassainissement-francilien/" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04285311v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-15332-7.00013-2" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02553537v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_2" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03027364v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10618-8_3-1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02543958v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02526152v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_3" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894958v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_386" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01873389v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61615-5_4" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800502v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Loder" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforsch" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541542v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989383v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreau-Guigon" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alliot" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchard" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613231v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/wp100121" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04454560v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04100340v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Podevin" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01735854v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01132380v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961381v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2698-x" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01624659v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Feydel" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loubry" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ostria" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845814v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308688v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308344v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Andanson" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askania" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04865902v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175557v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731614v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04243710v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04562666v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379982v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Feuger" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Denize" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840625v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069849v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04066380v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880831v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082806v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mechouk" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885903v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006271v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04020066v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04016637v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03112011v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443244v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443227v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03655385v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pairon" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clin-Godard" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381331v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rognard" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02453200v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885884v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945452v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau-Guigon" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597244v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymery" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachenal" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766539v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourges" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766537v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blamchard" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766531v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cladi&#232;re" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766529v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priadi" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbonaro-Lestel" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766534v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766528v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargnat" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766520v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seriki" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castillo" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766519v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Revitt" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donner" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591421v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766493v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sholes" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002103v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01071199v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johnny-gasperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4083-9698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129416827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207227484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=raZnCdgAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358337223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-4321-2019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05463671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina Veliu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kaal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Go&#241;i-Urtiaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2026.107624" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Mballo Biaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2026.115350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05581191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.124430" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Treilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazmp.2025.100013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05001842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126092" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05040743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AY00237K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05101884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics4020031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05143664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khadija Diop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107197" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04999062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Oanh Doan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Anh Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13882-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05171698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Iannuzzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Casado-Martinez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109676" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05095933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111735" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05171697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L&#243;pez-Romano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Picca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118663" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04918472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Ba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570269v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Thinh Ngo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Diep Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12674-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31734-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04505042v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gandouin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Ferandes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Barritaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04691845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Mehboob" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Khan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143283" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04609944v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Stratmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Buschman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Markus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1386547" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04517848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bely" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollono" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I.T. Idjaton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116256" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delor-Jestin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123702" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04568379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feride &#214;yk&#252; Sefiloglu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthinus Brits" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J.M. van Velzen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Groenewoud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124088" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04765049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103731" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04568376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Smyth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyao Tan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Seters" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c00037" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123354" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04711254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallitelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Andriolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roebroek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176528" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04729490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruttin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106159" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03979928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flahaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Radigois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julya Papin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2010007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02702-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04185063v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Nguyen-Thuy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha My Ngo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166330" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04247272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961836v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chapon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25405-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454243v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04161479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122167" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04195028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00279" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629350v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics1020016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794252v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119187" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03543467v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poitou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#251;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.01.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685903v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecarpentier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206093" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593595v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.886703" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03335861v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gallard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150123" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Elsayed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M. Sabry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89960-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03076698v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116749" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03226728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117352" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03236190v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tassin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112513" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03161576v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Delgenes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.02.034" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03113127v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116847" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211254v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.04.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02481314v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137319" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111566" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908818v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Strich" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141230" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02433266v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares Pereira-Derome" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115487" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03005896v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Igos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125067" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02394590v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morlay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125306" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446231v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.110894" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02430016v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Chung Kieu-Le" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113897" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02400040v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125530" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310386v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Calcar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02886804v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201901015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02342839v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Collard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03083" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02098347v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00151" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01992196v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.01.045" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937641v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.182" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02045884v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dris" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267952v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907067" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01665768v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Wright" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2017.10.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711525v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lahens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Boukerma" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.02.005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01879163v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mailler" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.09.101" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01823536v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshayes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eudes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droguet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p33" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01993194v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulete" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fildier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803370v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201805045" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301074v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Loozen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Oeveren" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00372" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01830268v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilbert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.313" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01665769v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01883198v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581007v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delamain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Percot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201778051" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01622102v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Risch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.039" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01418927v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerrouache" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.12.013" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397727v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.11.010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01509480v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01379888v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250062v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.015" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01387718v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01302401v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201603012" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266245v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derome" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulet&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.01.018" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228409v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.153" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01302404v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201603028" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01251430v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.01.006" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01252047v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201512025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238356v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Bi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monette" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.017" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V53LQ8N7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228486v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Droguet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigourie" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2652-7" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01218608v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lorgeoux" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bont&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.147" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MTCD7Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328458v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Goore Bi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monette" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3650-9" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01128723v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4196-1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136690v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Imhof" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14172" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01143221v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Goor&#233; Bi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gachon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4411-0" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134553v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14167" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01103115v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zedek" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.047" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923251v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sebastian" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delamain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Percot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2396-0" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01067211v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bonin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.09.001" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063311v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifax Zedek" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.079" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870543v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.029" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870525v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.028" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00987018v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.03.028" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238367v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gras" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coursimault" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.081" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961380v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Coursimault" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1982-5" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T95P7FBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756694v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1220-6" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923225v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert-Pawlik" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geara-Matta" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2388-0" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989379v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710680v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paffoni" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.105" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756722v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Zgheib" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00710677v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.055" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786104v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756716v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00657039v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.041" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756697v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1094-7" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1XB768N9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756737v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laborie" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.09.025" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFMKDW6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00671187v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670673v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670692v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756730v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00670665v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gounou" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amedzro" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.219" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676409v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.931" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676410v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.008" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV7NCB6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00657079v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.02.035" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739903v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676412v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.01.024" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80GSH1C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711502v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2009)135:11(1155)" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676415v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.08.015" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SHCNQKT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752700v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752690v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676414v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.835" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676417v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kafi-Benyahia" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.08.008" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4398S849-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752693v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azimi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752709v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711619v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007051" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752718v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711642v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.576" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711671v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rocher" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630590930734" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676945v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Celaudon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711729v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moilleron" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711685v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azimi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Celaudon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200402001" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-98WF64B4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548963v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lemaire" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002234v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Diop" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16965" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413200v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413193v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413209v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002236v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4400" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226287v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forest" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068180v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293253v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picca" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oca&#241;a-de Nova" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05371727v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413009v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082005v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413233v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05391913v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05084402v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroux" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boyer" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413218v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601918v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthe" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04820180v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423766v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520588v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721229v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533209v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04421047v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601806v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721245v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04603103v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715327v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715321v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dourneau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04738167v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533145v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04794094v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576095v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783118v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783972v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gabriel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723174v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783082v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04734151v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viky Sinopoli" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04588535v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576102v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04454579v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575592v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassin Bruno" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Rachid" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaurepaire Max" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04589295v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stratmann" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jauzein" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575624v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04847490v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04595725v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533236v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723176v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644981v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04096682v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibert Sylvie" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304787v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145828v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017375v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Markus" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109861v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Merusan-Paslaru" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04026876v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04096706v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Sefiloglu" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brits" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Scibetta" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Velzen" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04309918v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244761v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065379v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017391v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04136480v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008423v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziye Molazadeh" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12960" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017445v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106561v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04112448v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04139742v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04131400v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Drake" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04118103v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phuong" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318074v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brits" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Velzen" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Groenewoud" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145560v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017827v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olthof" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Budhiraja" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108123v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tan" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108023v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008464v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12562" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04214304v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186336v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04311543v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244522v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790734v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790667v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nam" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790678v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03760718v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03681099v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8065" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839828v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03839165v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03610944v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03885371v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03684231v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riffat Naseem Malik" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700602v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03525182v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840329v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822585v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03709885v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Barbier" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814272v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huynh" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03700344v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709862v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aminot" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pollono" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Idjaton" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bizzozero" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685956v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitou" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709746v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675623v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03697457v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107556v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404550v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03154814v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03134344v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435270v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435295v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03143913v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03149472v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160545v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6088" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03464882v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03432959v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269015v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03160527v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thibert" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982636v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974488v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaillard" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02929491v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillossou" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097868v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02979846v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565095v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dusaucy" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillet" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1292" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982631v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974481v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02981252v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gallinelli" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974478v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02454525v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556998v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02137453v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02289384v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294373v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144807v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557211v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02476259v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174712v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02305330v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rakwe" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gangnery" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170839v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786218v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917754v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01726924v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01888296v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919741v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barmann" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812657v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dris" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01940376v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884457v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941439v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Maheux" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simon" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933171v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sananes" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01802337v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01929292v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812643v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01891810v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800134v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maheux" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800493v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01951395v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898304v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01873428v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917084v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917736v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Strich" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941074v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812482v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Briand" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01567754v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collard France" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575035v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mailler" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morlay" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01589825v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01472705v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahens Lisa" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Thuy Chung" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Benali" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01529379v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01567751v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01681176v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01588220v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01472695v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607542v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01333693v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453249v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607541v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364948v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01373774v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575693v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Patureau" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deshayes" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01373787v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453219v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01333692v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700764v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01320225v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453189v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Casterot" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364951v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324246v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324219v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150402v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150549v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162637v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nauleau" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousselot" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01206946v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounoua Byllel" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246491v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01195546v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01207142v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162348v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161576v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079548v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063308v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968552v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01081195v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071059v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064052v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01071200v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01073208v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968545v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063498v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843352v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303403v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laborie" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00976560v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818776v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00862208v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989141v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruban" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989133v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816881v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805959v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cladi&#232;re" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806152v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berg&#233;" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coursimault" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806230v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756712v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/WP120311" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806150v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gras" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chabance" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806138v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chebbo" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663310v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907057v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barraud" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00671193v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607950v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758487v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00671190v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742392v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djouarev" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758457v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758500v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758499v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758501v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822727v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Betelli" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758462v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742337v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758460v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758444v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revitt" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholes" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758465v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758466v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762464v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762489v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761842v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761844v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082050v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05335524v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baudu" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05428819v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084204v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208766v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426532v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;richer" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Garnier" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Singh" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068183v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082062v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Casado-Martinez" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebouil" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Ferrari" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04580671v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Picard" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601863v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Picard" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bringer" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04550337v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810427v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690908v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644993v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382479v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04208344v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093807v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093821v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gromaire" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382418v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134050v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709989v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03839141v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685975v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03709980v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681279v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Castro-Jimenez" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03675715v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675605v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974490v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170901v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174294v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811063v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541494v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01529376v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pichon" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324304v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324312v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324232v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande-Bret" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246508v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara-Matta" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968276v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00957047v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00862202v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346778v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cachot" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Halm-Lemeille" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02527044v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.synth.2019.vol2" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01580079v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tabuchi" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05591691v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04515594v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abdeljaoued" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-48228-1_13" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48228-1_13" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04795176v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo N Stratmann" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siaap.fr/presse-publications/publications/detail/actualites/nouvelle-publication-la-seine-et-les-progres-de-lassainissement-francilien/" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04285311v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-15332-7.00013-2" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02553537v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_2" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03027364v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10618-8_3-1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02543958v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02526152v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_3" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894958v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_386" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01873389v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61615-5_4" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800502v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Loder" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforsch" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541542v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989383v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreau-Guigon" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alliot" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanchard" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613231v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/wp100121" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04454560v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04100340v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Podevin" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01735854v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01132380v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961381v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2698-x" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01624659v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Feydel" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loubry" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ostria" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845814v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308688v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308344v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Andanson" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askania" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04865902v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175557v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731614v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04562666v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04243710v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379982v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Feuger" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Denize" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880831v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840625v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069849v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04066380v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885903v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006271v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082806v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mechouk" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04020066v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04016637v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03112011v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443244v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443227v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03655385v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pairon" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clin-Godard" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381331v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rognard" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02453200v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885884v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945452v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau-Guigon" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712953v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766537v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blamchard" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766539v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourges" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597244v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymery" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachenal" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766529v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priadi" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbonaro-Lestel" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766531v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cladi&#232;re" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766534v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766528v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargnat" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766520v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seriki" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castillo" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766519v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Revitt" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Donner" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591421v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766493v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sholes" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002103v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01071199v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>