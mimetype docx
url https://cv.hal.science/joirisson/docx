--- v0 (2026-03-13)
+++ v1 (2026-04-12)
@@ -324,965 +324,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Plankton Image Classification With Metadata-Enhanced Representation Learning</w:t>
+                <w:t xml:space="preserve">ZooCAMNet : plankton images captured with the ZooCAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Masoudi</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah L.C. Giering</w:t>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noushin Eftekhari</w:t>
+                <w:t xml:space="preserve">Paul Bourriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Massot-Campos</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.17117 - 17133. </w:t>
+              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jstars.2024.3424498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17882/101928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792218v1</w:t>
+                <w:t xml:space="preserve">hal-04870092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
+                <w:t xml:space="preserve">Optimizing Plankton Image Classification With Metadata-Enhanced Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+                <w:t xml:space="preserve">Mojtaba Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Corrales-Ugalde</w:t>
+                <w:t xml:space="preserve">Sarah L.C. Giering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Luo</w:t>
+                <w:t xml:space="preserve">Noushin Eftekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+                <w:t xml:space="preserve">Miquel Massot-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd O'Brien</w:t>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (6), pp.2971-2999. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.17117 - 17133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2024.3424498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648046v1</w:t>
+                <w:t xml:space="preserve">hal-04792218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic potential of photosynthesis in piconanoplankton is functionally redundant but taxonomically structured at a global scale</w:t>
+                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Schickele</w:t>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavla Debeljak</w:t>
+                <w:t xml:space="preserve">Marco Corrales-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Jessica Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Todd O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (33), pp.eadl0534. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.2971-2999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adl0534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735120v1</w:t>
+                <w:t xml:space="preserve">hal-04648046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmful Ostreopsis cf. ovata blooms could extend in time span with climate change in the Western Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">The genomic potential of photosynthesis in piconanoplankton is functionally redundant but taxonomically structured at a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+                <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+                <w:t xml:space="preserve">Pavla Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ulses</w:t>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vila</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 947, pp.174726. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (33), pp.eadl0534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adl0534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652166v1</w:t>
+                <w:t xml:space="preserve">hal-04735120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZooCAMNet : plankton images captured with the ZooCAM</w:t>
+                <w:t xml:space="preserve">Harmful Ostreopsis cf. ovata blooms could extend in time span with climate change in the Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bourriau</w:t>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Danielou</w:t>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Doray</w:t>
+                <w:t xml:space="preserve">M. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 947, pp.174726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17882/101928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870092v1</w:t>
+                <w:t xml:space="preserve">hal-04652166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning in marine ecology: an overview of techniques and applications</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Rubbens</w:t>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Brodie</w:t>
+                <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cordier</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Destro Barcellos</w:t>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Devos</w:t>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (7), pp.1829-1853. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2011), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284704v1</w:t>
+                <w:t xml:space="preserve">hal-04385533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
+                <w:t xml:space="preserve">Machine learning in marine ecology: an overview of techniques and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">Peter Rubbens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cailleton</w:t>
+                <w:t xml:space="preserve">Stephanie Brodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Desnos</w:t>
+                <w:t xml:space="preserve">Diogo Destro Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+                <w:t xml:space="preserve">Paul Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 290 (2011), </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (7), pp.1829-1853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385533v1</w:t>
+                <w:t xml:space="preserve">hal-04284704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mistaking plastic for zooplankton: Risk assessment of plastic ingestion in the Mediterranean sea</w:t>
               </w:r>
@@ -1396,1463 +1396,1463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810062v1</w:t>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correcting estimations of copepod volume from 2-dimensional images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debreuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.361-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449715v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Karp-Boss</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335138v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Imaging and Omics in Plankton Surveys: State-of-the-Art, Challenges, and Future Directions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.878803⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956267v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-Aware Segmentation of Objects Spanning a Large Size Range: Application to Plankton Images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz S Schmid</w:t>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Daprano</w:t>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.870005. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.870005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790583v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal fluctuations in zooplankton size, abundance, and taxonomic composition since 1995 in the North Western Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Feuilloley</w:t>
+                <w:t xml:space="preserve">Dhugal Lindsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+                <w:t xml:space="preserve">Lee Karp-Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Saraux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (3), pp.882-900. </w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374991v1</w:t>
+                <w:t xml:space="preserve">hal-03335138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling Imaging and Omics in Plankton Surveys: State-of-the-Art, Challenges, and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Foster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.878803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794258v1</w:t>
+                <w:t xml:space="preserve">hal-03956267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a consistent use of external cues by marine fish larvae for orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igal Berenshtein</w:t>
+                <w:t xml:space="preserve">Content-Aware Segmentation of Objects Spanning a Large Size Range: Application to Plankton Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Faillettaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Louis Caray--Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moshe Kiflawi</w:t>
+                <w:t xml:space="preserve">Ben Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Siebeck</w:t>
+                <w:t xml:space="preserve">Moritz S Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Daprano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-04137-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.870005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.870005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954337v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting estimations of copepod volume from 2-dimensional images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal fluctuations in zooplankton size, abundance, and taxonomic composition since 1995 in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Guillaume Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Debreuve</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10492⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (3), pp.882-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698136v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brousseau</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a consistent use of external cues by marine fish larvae for orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igal Berenshtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maps</w:t>
+                <w:t xml:space="preserve">Moshe Kiflawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érica C. Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Ulrike Siebeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-04137-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine snow morphology illuminates the evolution of phytoplankton blooms and determines their subsequent vertical export</w:t>
               </w:r>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rogge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.2816. </w:t>
@@ -2972,103 +2972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
@@ -3132,64 +3132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3368,719 +3368,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal patterns of larval fish settlement in the northwestern Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sinking Organic Particles in the Ocean—Flux Estimates From in situ Optical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Voué</w:t>
+                <w:t xml:space="preserve">Sarah Lou Carolin Giering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
+                <w:t xml:space="preserve">Emma Louise Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Hélène Garsi</w:t>
+                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lecaillon</w:t>
+                <w:t xml:space="preserve">Nathan Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian B Burd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13191⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.e00834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478582v1</w:t>
+                <w:t xml:space="preserve">hal-03043052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinking Organic Particles in the Ocean—Flux Estimates From in situ Optical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lou Carolin Giering</w:t>
+                <w:t xml:space="preserve">Spatio-temporal patterns of larval fish settlement in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Louise Cavan</w:t>
+                <w:t xml:space="preserve">Raphaël Voué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
+                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Briggs</w:t>
+                <w:t xml:space="preserve">Laure-Hélène Garsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian B Burd</w:t>
+                <w:t xml:space="preserve">Gilles Lecaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6, </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps13191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043052v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change may have minor impact on zooplankton functional diversity in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Adloff</w:t>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guilhaumon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12857⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108192v1</w:t>
+                <w:t xml:space="preserve">hal-02125435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientation of Mediterranean fish larvae varies with location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Becker</w:t>
+                <w:t xml:space="preserve">Amélie Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cailliau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Levaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualini Vanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (8), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00227-019-3548-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125435v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of Mediterranean fish larvae varies with location</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Climate change may have minor impact on zooplankton functional diversity in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasqualini Vanina</w:t>
+                <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Agostini</w:t>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166 (8), </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Conservation Biogeography in a changing climate, 25 (4), pp.568-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00227-019-3548-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498519v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,706 +4164,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming speeds of Mediterranean settlement-stage fish larvae nuance Hjort's aberrant drift hypothesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elysanne Durand</w:t>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire B Paris</w:t>
+                <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Koubbi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (2), pp.509 - 523. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.10643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778008v1</w:t>
+                <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval Fish Swimming Behavior Alters Dispersal Patterns From Marine Protected Areas in the North-Western Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Swimming speeds of Mediterranean settlement-stage fish larvae nuance Hjort's aberrant drift hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire B. Paris</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Elysanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00097⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.509 - 523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.10643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505066v1</w:t>
+                <w:t xml:space="preserve">hal-01778008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Solutions to Address Climate Change and Its Effects on Marine Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+                <w:t xml:space="preserve">Larval Fish Swimming Behavior Alters Dispersal Patterns From Marine Protected Areas in the North-Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 5, pp.337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00337⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 5, pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021326v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated plankton image analysis using convolutional neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean Solutions to Address Climate Change and Its Effects on Marine Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Graham</w:t>
+                <w:t xml:space="preserve">William Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Guigand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amin Sarafaz</w:t>
+                <w:t xml:space="preserve">Carlos M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10285⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390539v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Automated plankton image analysis using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Aubert</w:t>
+                <w:t xml:space="preserve">Benjamin Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berline</w:t>
+                <w:t xml:space="preserve">Cédric Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+                <w:t xml:space="preserve">Amin Sarafaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (12), pp.814-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629104v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic delay of pyogenic vertebral osteomyelitis and its associated factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4966,77 +4966,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -5100,51 +5100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meike Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Ezzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Towle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Langdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5338,90 +5338,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5466,745 +5466,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun-Compass Orientation in Mediterranean Fish Larvae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic monitoring in the oceans by autonomous floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Blandin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik J. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135213⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.8027 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233449v1</w:t>
+                <w:t xml:space="preserve">insu-01235776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pteropod time series from the North Western Mediterranean (1967-2003): impacts of pH and climate variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Assailly</w:t>
+                <w:t xml:space="preserve">Sun-Compass Orientation in Mediterranean Fish Larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -O. Irisson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agathe Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11322⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502730v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With a Little Help from My Friends: Group Orientation by Larvae of a Coral Reef Fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire B. Paris</w:t>
+                <w:t xml:space="preserve">Pteropod time series from the North Western Mediterranean (1967-2003): impacts of pH and climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L. Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle N. Yerman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Assailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -O. Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144060⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 531, pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277844v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kaberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zatsepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic monitoring in the oceans by autonomous floats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+                <w:t xml:space="preserve">With a Little Help from My Friends: Group Orientation by Larvae of a Coral Reef Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik J. Simons</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michelle N. Yerman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.8027 </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms9027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01235776v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation of fish larvae in situ is consistent among locations, years and methods, but varies with time of day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle N. Yerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike E. Siebeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6251,64 +6251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic recognition of T and teleseismic P waves by statistical analysis of their spectra: An application to continuous records of moored hydrophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6380,90 +6380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothy Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam T. Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6508,718 +6508,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid components as a measure of nutritional condition in fish larvae (Pleuragramma antarcticum) in East Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reef Odor: A Wake Up Call for Navigation in Reef Fish Larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Giraldo</w:t>
+                <w:t xml:space="preserve">Jelle Atema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+                <w:t xml:space="preserve">Michael Kingsford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tavernier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Penot</w:t>
+                <w:t xml:space="preserve">Gabriele Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-012-2141-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936923v1</w:t>
+                <w:t xml:space="preserve">hal-03502626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gaseous cement industry effluents on four species of microalgae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid components as a measure of nutritional condition in fish larvae (Pleuragramma antarcticum) in East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Talec</w:t>
+                <w:t xml:space="preserve">Eric Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrvline Philistin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Florian Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.05.104⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (4), pp.877-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-012-2141-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852260v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef Odor: A Wake Up Call for Navigation in Reef Fish Larvae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire B. Paris</w:t>
+                <w:t xml:space="preserve">Effect of gaseous cement industry effluents on four species of microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelle Atema</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Myrvline Philistin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Walenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143, pp.353 - 359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.05.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502626v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying coral reef fish larvae through DNA barcoding : a test case with the families Acanthuridae and Holocentridae</w:t>
+                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.02.023⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609382v1</w:t>
+                <w:t xml:space="preserve">hal-01218855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying coral reef fish larvae through DNA barcoding : a test case with the families Acanthuridae and Holocentridae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Christopher Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Huret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.106-113. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.1195-1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218855v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation of settlement behaviour in larvae of coral reef fishes at night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7304,592 +7304,592 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CMIP6 biogeochemical simulations to assess the effect of climate forcing on plankton size structure</w:t>
+                <w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Vinicio Corrales</w:t>
+                <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen Petrik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Didier Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, New Orleans, Louisiana, United States</w:t>
+              <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638965v1</w:t>
+                <w:t xml:space="preserve">hal-05545126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing uncertainty in population connectivity estimates from genetic data: a benchmark of commonly used methods and tools on simulated datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Marine Connectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ imaging highlight the important role of giant mesopelagic protists in the biogeochemical cycles of carbon and silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of CMIP6 biogeochemical simulations to assess the effect of climate forcing on plankton size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Marco Vinicio Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Petrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting 2024 (OSM24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); Oceanography Society (TOS), Feb 2024, New Orleans, Louisiana, United States</w:t>
+              <w:t xml:space="preserve">2024 Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, New Orleans, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638966v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ imaging highlight the important role of giant mesopelagic protists in the biogeochemical cycles of carbon and silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+                <w:t xml:space="preserve">Manon Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Costantini</w:t>
+                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting 2024 (OSM24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); Oceanography Society (TOS), Feb 2024, New Orleans, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545126v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7914,77 +7914,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux récents sur le zooplancton Arctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Université Laval - Sorbonne Université sur les Sciences Marines Arctiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8009,51 +8009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat chance : estimating the lipid content of Arctic zooplankton from in situ images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8061,51 +8061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C Orenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE2 GFÖ EEF, Nov 2022, Metz, France</w:t>
@@ -8134,51 +8134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing plankton in the open ocean with quantitative imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Research and Innovation Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8197,303 +8197,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning for plankton and particles images: from pictures to data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Complex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Imaginecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026448v1</w:t>
+                <w:t xml:space="preserve">hal-04026446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for plankton and particles images: from pictures to data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026446v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8548,77 +8548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astaxanthin as an indicator of copepod fitness - From indiviudal pigmentation to ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Trudnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Niehoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8654,1153 +8654,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoTaxa: a tool to support the taxonomic classification of large datasets through supervised machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Easily Interpretable, Non-parametric Sample Transformation for Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026447v1</w:t>
+                <w:t xml:space="preserve">hal-03866959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily Interpretable, Non-parametric Sample Transformation for Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">EcoTaxa: a tool to support the taxonomic classification of large datasets through supervised machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Debreuve</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866959v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could color be an indicator of copepod fitness? A focus on carotenoid pigmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amin Madoui</w:t>
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026438v1</w:t>
+                <w:t xml:space="preserve">hal-04024038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and exploiting new tools for functional trait extraction from in situ plankton images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmark of image classification using several large plankton datasets: Convolutional Neural Networks improve detection of rare taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boniface-Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography - ASLO, Jun 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026439v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working towards integration of new data describing biological essential ocean variables from marine coastal ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Creach</w:t>
+                <w:t xml:space="preserve">Could color be an indicator of copepod fitness? A focus on carotenoid pigmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Cabrera</w:t>
+                <w:t xml:space="preserve">Sünnje L. Basedow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Virtual, Unknown Region</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026440v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of the estimation of the volume of copepods from 2-dimensional in situ images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Exploring and exploiting new tools for functional trait extraction from in situ plankton images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Debreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Spain</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449924v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Working towards integration of new data describing biological essential ocean variables from marine coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Gallot</w:t>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Virtual, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543083v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of image classification using several large plankton datasets: Convolutional Neural Networks improve detection of rare taxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
+                <w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boniface-Chang</w:t>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Véronique Créach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">Clémentine Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography - ASLO, Jun 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026436v1</w:t>
+                <w:t xml:space="preserve">hal-04543083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction of the estimation of the volume of copepods from 2-dimensional in situ images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debreuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024038v1</w:t>
+                <w:t xml:space="preserve">hal-03449924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
@@ -9829,90 +9829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9954,51 +9954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UVP6: a new low power, low cost and deep ocean rated imaging sensor for automatic quantification of particles and plankton from autonomous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10006,51 +10006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coindat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, United States</w:t>
@@ -10092,77 +10092,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating Efforts to Define Marine Plankton Imagery Data and Metadata Best Practices and Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martin-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klas Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10213,103 +10213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a global in situ monitoring of plankton using imaging systems: lessons learnt from the past 10 years of observation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBeR, Jun 2019, Brest, France</w:t>
@@ -10463,103 +10463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using species functional traits to explore the potential impacts of climate change(s) on plankton functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10584,103 +10584,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval fish behavior nuances Hjort's aberrant drift hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire B. Paris</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elysanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larval Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Plama de Mallorca, Spain</w:t>
@@ -10709,77 +10709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric M. Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10828,303 +10828,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoTaxa: A human-computer interface to classify images along a taxonomy with the help of machine-learning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Learning in Marine Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">SFEcologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026424v1</w:t>
+                <w:t xml:space="preserve">hal-04026401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EcoTaxa: A human-computer interface to classify images along a taxonomy with the help of machine-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, Unknown Region</w:t>
+              <w:t xml:space="preserve">Workshop on Machine Learning in Marine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026401v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on larval fish ontogenetic vertical migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larval Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Victoria, British Columbia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11143,329 +11143,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval fish swimming behavior alters dispersal patterns from marine protected areas in the North-Western Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Monitoring plankton in the open ocean with quantitative imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larval Fish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Victoria, British Columbia, Canada</w:t>
+              <w:t xml:space="preserve">Intergovernmental Conference on Marine Biodiversity of Areas Beyond National Jurisdiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, United Nations, New-York, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026420v1</w:t>
+                <w:t xml:space="preserve">hal-04026423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring plankton in the open ocean with quantitative imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantitative image processing with machine learning: How to turn images into data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intergovernmental Conference on Marine Biodiversity of Areas Beyond National Jurisdiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, United Nations, New-York, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Aquatic research models to study regeneration and aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026423v1</w:t>
+                <w:t xml:space="preserve">hal-04026422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative image processing with machine learning: How to turn images into data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Larval fish swimming behavior alters dispersal patterns from marine protected areas in the North-Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic research models to study regeneration and aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Larval Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Victoria, British Columbia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026422v1</w:t>
+                <w:t xml:space="preserve">hal-04026420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian Observations and Modeling of Marine Larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11490,77 +11490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations of the planktonic communities in a North Atlantic Marine Protected Area and their potential links with Sardina pilchardus (Walbaum, 1792) catches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11609,817 +11609,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected shifts in copepod surface communities in the Mediterranean Sea under several climate change scenarios</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Swimming speeds of Mediterranean settlement-stage fish larvae nuance Hjort's aberrant drift hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">SFEcologie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026400v1</w:t>
+                <w:t xml:space="preserve">hal-04026406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming speeds of Mediterranean settlement-stage fish larvae nuance Hjort's aberrant drift hypothesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Projected shifts in copepod surface communities in the Mediterranean Sea under several climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Adloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026406v1</w:t>
+                <w:t xml:space="preserve">hal-04026400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Ecosystem Services Index (MESI)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les larves de poissons Méditerranéens, championnes de la course d’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariam Sy</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISTRALS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">DRIVER-SUBLIMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026428v1</w:t>
+                <w:t xml:space="preserve">hal-04026429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les larves de poissons Méditerranéens, championnes de la course d’orientation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multidimensional Ecosystem Services Index (MESI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire B. Paris</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Noël Pi Alperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRIVER-SUBLIMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les Embiez, France</w:t>
+              <w:t xml:space="preserve">MISTRALS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026429v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Ecosystem Services Index (MESI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fine-scale distribution of zooplankton over a mesoscale front explored through high frequency imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Figuières</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric M. Guigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAERE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villefranche sur mer, France</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Granada, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026427v1</w:t>
+                <w:t xml:space="preserve">hal-04026408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale distribution of zooplankton over a mesoscale front explored through high frequency imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multidimensional Ecosystem Services Index (MESI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert K. Cowen</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Granada, Unknown Region</w:t>
+              <w:t xml:space="preserve">FAERE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villefranche sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026408v1</w:t>
+                <w:t xml:space="preserve">hal-04026427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour versus oceanic currents during the dispersal of larval fish in the Northwestern Mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Granada, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12438,812 +12438,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean biodiversity (from phytoplankton to top predators) and present threats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of climate change on planktonic ecoregions of the mediterranean sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">ACCOBAMS Workshop on Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026418v1</w:t>
+                <w:t xml:space="preserve">hal-04026414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothy Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam T. Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMBER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">ICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026417v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale distribution of larval fish and zooplankton over a mesoscale front explored through high frequency imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Honolulu, HI, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">IMBER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026415v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present status of Mediterranean marine biodiversity and potential anthropogenic threat</w:t>
+                <w:t xml:space="preserve">Mediterranean biodiversity (from phytoplankton to top predators) and present threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARU Sustainability Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026409v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on planktonic ecoregions of the mediterranean sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fine-scale distribution of larval fish and zooplankton over a mesoscale front explored through high frequency imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric M. Guigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Cowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCOBAMS Workshop on Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Monaco, France</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Honolulu, HI, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026414v1</w:t>
+                <w:t xml:space="preserve">hal-04026415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Present status of Mediterranean marine biodiversity and potential anthropogenic threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam T. Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">IARU Sustainability Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026416v1</w:t>
+                <w:t xml:space="preserve">hal-04026409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERMAIDs: First observations of teleseismic P-waves with freely floating submarine robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13311,51 +13311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">autoplot: ready made plots with ggplot2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13393,90 +13393,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a dynamic biogeochemical division of the Mediterranean Sea in a context of global climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
@@ -13505,90 +13505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid components as a measure of nutritional condition in fish larvae (Pleuragramma antarcticum) in the East Antarctica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13669,51 +13669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Becciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13755,51 +13755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting hydrologic seasons in a long term monitoring time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13876,77 +13876,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcifying pteropod time series provides a baseline against which to measure local environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time-series analysis in marine science and applications for industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13971,64 +13971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach to the discrimination of underwater acoustic signals generated by teleseismic P-waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14096,90 +14096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenetic vertical &amp;quot;migration&amp;quot; in coral-reef fish larvae communities and its consequences for dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14325,77 +14325,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation With No Frame of Reference (OWNFOR): A novel system to observe and quantify orientation in reef fish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric M. Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14446,90 +14446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of behavior for self-recruitment: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Fort Lauderdale, FL, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14554,77 +14554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian or not lagrangian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Lagrangian Analysis and Prediction of Coastal and Ocean Dynamics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lerici, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14681,103 +14681,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From connection to conservation: temporal trends in coastal populations connectivity and implications for marine spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sant</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
@@ -14806,103 +14806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-structured genomic sampling reveals abrupt and rare genetic shifts in Eunicella singularis populations, challenging snapshot connectivity estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica dos Santos</w:t>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
@@ -14970,64 +14970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. T. Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15046,588 +15046,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal patterns of larval fish settlement in the Northwestern Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Globally consistent quantitative observations of planktonic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-O. Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larval Fish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Palma de Mallorca, Spain. 2019</w:t>
+              <w:t xml:space="preserve">Ocean Obs'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018675v1</w:t>
+                <w:t xml:space="preserve">hal-04018679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale horizontal distribution patterns of nematodes in deep NW Mediterranean surface sediments (DYFAMED-BENTHOS 2003)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sun-compass orientation in Mediterranean fish larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Meiofauna Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Évora, Portugal. 2019</w:t>
+              <w:t xml:space="preserve">Larval Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Palma de Mallorca, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018669v1</w:t>
+                <w:t xml:space="preserve">hal-04018676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging for global observations of planktonic ecosystems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-temporal patterns of larval fish settlement in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Voué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Garsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lecaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Obs'19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t>
+              <w:t xml:space="preserve">Larval Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Palma de Mallorca, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018678v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally consistent quantitative observations of planktonic ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-O. Irisson</w:t>
+                <w:t xml:space="preserve">Small-scale horizontal distribution patterns of nematodes in deep NW Mediterranean surface sediments (DYFAMED-BENTHOS 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guidi-Guilvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Obs'19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t>
+              <w:t xml:space="preserve">17th International Meiofauna Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Évora, Portugal. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018679v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun-compass orientation in Mediterranean fish larvae</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantitative imaging for global observations of planktonic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larval Fish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Palma de Mallorca, Spain. 2019</w:t>
+              <w:t xml:space="preserve">Ocean Obs'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018676v1</w:t>
+                <w:t xml:space="preserve">hal-04018678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation dynamique des données d'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLECO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15652,90 +15652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothy Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam T. Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15777,64 +15777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of temporal variability of larval fish abundance in villefranche bay (Northwestern Mediterranean Sea) over a 7-year time series (2006-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laval Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Miami, FL, USA, Unknown Region. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15872,90 +15872,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoregionalisation of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t>
@@ -15984,103 +15984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and biogeography of the copepods in the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès Commission Internationale pour l'Exploration Scientifique de la mer Méditerranée (CIESM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. , 2013</w:t>
@@ -16109,64 +16109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation With No Frame of Reference (OWNFOR): An in situ system to detect and measure orientation in pelagic reef fish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric M. Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16217,103 +16217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of biophysical processes on coral reef fish population connectivity inferred by modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent M. Chérubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on advancements in modeling physical-biological interactions in fish early-life history (WKAMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nantes, France. Workshop on advancements in modeling physical-biological interactions in fish early-life history (WKAMF), 2006</w:t>
@@ -16374,77 +16374,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-shot learning of plankton categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16484,77 +16484,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book of abstracts of the ARTIFACTZ Workshop Artificial intelligence for characterizing plankton traits from images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16598,436 +16598,436 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7 Biogeographic patterns of fish</w:t>
+                <w:t xml:space="preserve">Chapter 6.9 Southern Ocean Euphausiids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Duhamel</w:t>
+                <w:t xml:space="preserve">J. Cuzin-Roudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percy-Alexander Hulley</w:t>
+                <w:t xml:space="preserve">S. Kawaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Causse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Broyer; C. and Koubbi; Philippe and Griffiths; H. J. and Raymond; Ben and Udekem d'Acoz; C. and et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.328--362, 2014</w:t>
+              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.309--320, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018637v1</w:t>
+                <w:t xml:space="preserve">hal-04018638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 2.3 Distribution modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 7 Biogeographic patterns of fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mormède</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Percy-Alexander Hulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Raymond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Broyer; C. and Koubbi; Philippe and Griffiths; H. J. and Raymond; Ben and Udekem d'Acoz; C. and et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.27--29, 2014</w:t>
+              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.328--362, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018639v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 6.9 Southern Ocean Euphausiids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chapter 2.3 Distribution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vallet</w:t>
+                <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Broyer; C. and Koubbi; Philippe and Griffiths; H. J. and Raymond; Ben and Udekem d'Acoz; C. and et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.309--320, 2014</w:t>
+              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.27--29, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018638v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological processes: Behaviour and settlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Browman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17069,103 +17069,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application 2: Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Fiksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">North, Elizabeth and Gallego, Alejandro and Petitgas, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of recommended practices for modelling physical-biological interactions during fish early life</w:t>
@@ -17230,51 +17230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural approach to larval dispersal in marine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole pratique des hautes études - EPHE PARIS, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17333,51 +17333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a computational ecology of plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Sorbonne Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17485,51 +17485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95EB4A9E"/>
+    <w:nsid w:val="5146C4F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17716,51 +17716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joirisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4920-3880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174736940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Masoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L.C. Giering" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eftekhari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Massot-Campos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3424498" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174726" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourriau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Danielou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/101928" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rubbens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brodie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Destro Barcellos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Irisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.878803" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caray--Counil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Woodward" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz S Schmid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daprano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.870005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuilloley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Berenshtein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Kiflawi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Siebeck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04137-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698136v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Irisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10492" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22994-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vou&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecaillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou Carolin Giering" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Cavan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B Burd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00834" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rossi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00227-019-3548-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01778008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysanne Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10643" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505066v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B. Paris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00097" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00337" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390539v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sarafaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10285" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009742.2016.1158314" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ezzat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Towle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blandin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135213" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Howes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -O. Irisson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dima" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11322" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277844v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Leis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N. Yerman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144060" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike E. Siebeck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10792" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01058954v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010936" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8AB08933DB08771556F5C352BB6FDFF572A9E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502777v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grassian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Tang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T. Greer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10908" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936923v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Penot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2141-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6XR6XSB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502626v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Atema" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kingsford" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gerlach" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072808" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609382v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.02.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293976v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01868.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPS4RK56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026445v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026446v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866959v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026440v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Creach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449924v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nu&#241;es" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Japaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026421v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026420v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026423v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026435v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026406v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026428v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria No&#235;l Pi Alperin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026429v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026427v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026408v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026407v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026415v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026416v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026413v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnieux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Simons" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Og&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026411v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026403v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayzaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tavernier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026405v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraldo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becciu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026410v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Webb" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mousseau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026404v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Howes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996396v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332226v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherubin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996410v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fisher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan d'Alessandro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996409v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955325v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018680v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Denvil-Sommer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018669v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dallot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018679v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018676v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018677v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018674v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018673v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018671v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955324v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srinivasan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390570v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12939-2_27" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018637v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy-Alexander Hulley" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Vacchi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018639v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morm&#232;de" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018638v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuzin-Roudy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawaguchi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018641v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018640v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Fiksen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344625v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04018620v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joirisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4920-3880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174736940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourriau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Danielou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/101928" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Masoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L.C. Giering" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eftekhari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Massot-Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3424498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rubbens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brodie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Destro Barcellos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Irisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698136v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Irisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.878803" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caray--Counil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Woodward" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz S Schmid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daprano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.870005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuilloley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab190" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Berenshtein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Kiflawi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Siebeck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04137-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22994-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou Carolin Giering" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Cavan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B Burd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00834" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vou&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecaillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13191" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498519v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rossi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaray" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00227-019-3548-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01778008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysanne Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B Paris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10643" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B. Paris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00097" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00337" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sarafaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10285" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009742.2016.1158314" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ezzat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Towle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233449v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blandin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135213" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Howes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -O. Irisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11322" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277844v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Leis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N. Yerman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144060" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike E. Siebeck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10792" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01058954v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010936" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8AB08933DB08771556F5C352BB6FDFF572A9E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502777v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grassian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Tang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T. Greer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10908" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Atema" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kingsford" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gerlach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072808" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936923v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Penot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2141-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6XR6XSB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609382v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.02.023" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293976v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01868.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPS4RK56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026445v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026446v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866959v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026440v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Creach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449924v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nu&#241;es" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Japaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026421v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026423v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026420v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026435v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026406v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026429v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026428v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria No&#235;l Pi Alperin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026408v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026427v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026407v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026416v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026415v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026413v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnieux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Simons" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Og&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026411v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026403v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayzaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tavernier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026405v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraldo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becciu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026410v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Webb" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mousseau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026404v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Howes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996396v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332226v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherubin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996410v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fisher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan d'Alessandro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996409v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955325v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018680v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Denvil-Sommer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018679v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018676v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018675v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018669v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dallot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018677v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018674v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018673v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018671v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955324v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srinivasan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390570v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12939-2_27" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018638v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuzin-Roudy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawaguchi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018637v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy-Alexander Hulley" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Vacchi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018639v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morm&#232;de" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018641v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018640v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Fiksen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344625v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04018620v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>