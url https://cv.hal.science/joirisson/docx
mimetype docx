--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -156,329 +156,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best practices for AI-based image analysis applications in aquatic sciences: The iMagine case study</w:t>
+                <w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Azmi</w:t>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadijeh Alibabaei</w:t>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Kozlov</w:t>
+                <w:t xml:space="preserve">Louise Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tjerk Krijger</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Accarino</w:t>
+                <w:t xml:space="preserve">Loïc Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91, pp.103306. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157921v1</w:t>
+                <w:t xml:space="preserve">hal-05594720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZooCAMNet : plankton images captured with the ZooCAM</w:t>
+                <w:t xml:space="preserve">Best practices for AI-based image analysis applications in aquatic sciences: The iMagine case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Elnaz Azmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+                <w:t xml:space="preserve">Khadijeh Alibabaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bourriau</w:t>
+                <w:t xml:space="preserve">Valentin Kozlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Danielou</w:t>
+                <w:t xml:space="preserve">Tjerk Krijger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Doray</w:t>
+                <w:t xml:space="preserve">Gabriele Accarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.103306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17882/101928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870092v1</w:t>
+                <w:t xml:space="preserve">hal-05157921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Plankton Image Classification With Metadata-Enhanced Representation Learning</w:t>
               </w:r>
@@ -994,161 +994,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
+                <w:t xml:space="preserve">ZooCAMNet : plankton images captured with the ZooCAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cailleton</w:t>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Paul Bourriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Desnos</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 290 (2011), </w:t>
+              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17882/101928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385533v1</w:t>
+                <w:t xml:space="preserve">hal-04870092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning in marine ecology: an overview of techniques and applications</w:t>
               </w:r>
@@ -1262,2297 +1262,2297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistaking plastic for zooplankton: Risk assessment of plastic ingestion in the Mediterranean sea</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fabri-Ruiz</w:t>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baudena</w:t>
+                <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moullec</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lombard</w:t>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-O. Irisson</w:t>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 856 (Part 2), pp.159011. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2011), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959364v1</w:t>
+                <w:t xml:space="preserve">hal-04385533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+                <w:t xml:space="preserve">Mistaking plastic for zooplankton: Risk assessment of plastic ingestion in the Mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">S. Fabri-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maps</w:t>
+                <w:t xml:space="preserve">A. Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érica C. Becker</w:t>
+                <w:t xml:space="preserve">F. Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">F. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-O. Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856 (Part 2), pp.159011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+                <w:t xml:space="preserve">hal-03959364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting estimations of copepod volume from 2-dimensional images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Debreuve</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10492⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698136v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brousseau</w:t>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhugal Lindsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Lee Karp-Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810062v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Imaging and Omics in Plankton Surveys: State-of-the-Art, Challenges, and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Foster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.878803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449715v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dhugal Lindsay</w:t>
+                <w:t xml:space="preserve">Content-Aware Segmentation of Objects Spanning a Large Size Range: Application to Plankton Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Karp-Boss</w:t>
+                <w:t xml:space="preserve">Louis Caray--Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ben Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz S Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Daprano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.870005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.870005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335138v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Imaging and Omics in Plankton Surveys: State-of-the-Art, Challenges, and Future Directions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Temporal fluctuations in zooplankton size, abundance, and taxonomic composition since 1995 in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.878803⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (3), pp.882-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956267v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-Aware Segmentation of Objects Spanning a Large Size Range: Application to Plankton Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Caray--Counil</w:t>
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Woodward</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz S Schmid</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Daprano</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.870005. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.870005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790583v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal fluctuations in zooplankton size, abundance, and taxonomic composition since 1995 in the North Western Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Evidence for a consistent use of external cues by marine fish larvae for orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Feuilloley</w:t>
+                <w:t xml:space="preserve">Igal Berenshtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Saraux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+                <w:t xml:space="preserve">Moshe Kiflawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Siebeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab190⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-04137-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374991v1</w:t>
+                <w:t xml:space="preserve">hal-03954337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794258v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a consistent use of external cues by marine fish larvae for orientation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Siebeck</w:t>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-04137-7⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954337v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine snow morphology illuminates the evolution of phytoplankton blooms and determines their subsequent vertical export</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correcting estimations of copepod volume from 2-dimensional images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Rogge</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debreuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22994-4⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.361-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230967v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Marine snow morphology illuminates the evolution of phytoplankton blooms and determines their subsequent vertical export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rogge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22994-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318806v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Aubry</w:t>
+                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03119903v1</w:t>
+                <w:t xml:space="preserve">hal-03318806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Frederic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Stolpe</w:t>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (4), pp.1155-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342476v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinking Organic Particles in the Ocean—Flux Estimates From in situ Optical Devices</w:t>
+                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lou Carolin Giering</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Louise Cavan</w:t>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Briggs</w:t>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian B Burd</w:t>
+                <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6, pp.e00834. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043052v1</w:t>
+                <w:t xml:space="preserve">hal-03342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal patterns of larval fish settlement in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Voué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,3708 +3585,3842 @@
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lecaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2020, 650, pp.153-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps13191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sinking Organic Particles in the Ocean—Flux Estimates From in situ Optical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+                <w:t xml:space="preserve">Sarah Lou Carolin Giering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sourisseau</w:t>
+                <w:t xml:space="preserve">Emma Louise Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Becker</w:t>
+                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+                <w:t xml:space="preserve">Nathan Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian B Burd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 6, pp.e00834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125435v1</w:t>
+                <w:t xml:space="preserve">hal-03043052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of Mediterranean fish larvae varies with location</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Rossi</w:t>
+                <w:t xml:space="preserve">Climate change may have minor impact on zooplankton functional diversity in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Levaray</w:t>
+                <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasqualini Vanina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Agostini</w:t>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00227-019-3548-7⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Conservation Biogeography in a changing climate, 25 (4), pp.568-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498519v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change may have minor impact on zooplankton functional diversity in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Adloff</w:t>
+                <w:t xml:space="preserve">Marc Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guilhaumon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatriz Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12857⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108192v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientation of Mediterranean fish larvae varies with location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya M Waite</w:t>
+                <w:t xml:space="preserve">Amélie Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meike Vogt</w:t>
+                <w:t xml:space="preserve">Marc Levaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Uitz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pasqualini Vanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (8), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00227-019-3548-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325576v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anais Aubert</w:t>
+                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berline</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+                <w:t xml:space="preserve">Anya M Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629104v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming speeds of Mediterranean settlement-stage fish larvae nuance Hjort's aberrant drift hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (2), pp.509 - 523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.10643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval Fish Swimming Behavior Alters Dispersal Patterns From Marine Protected Areas in the North-Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Solutions to Address Climate Change and Its Effects on Marine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2018.00337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated plankton image analysis using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Sarafaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (12), pp.814-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lom3.10285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic delay of pyogenic vertebral osteomyelitis and its associated factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jean</w:t>
+                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouchand</w:t>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Simo</w:t>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/03009742.2016.1158314⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502963v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic delay of pyogenic vertebral osteomyelitis and its associated factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">M. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (1), pp.64-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/03009742.2016.1158314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409074v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545318v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between heterotrophic feeding and inorganic nutrient availability in the scleractinian coral T-reniformis under a short-term temperature increase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Langdon</w:t>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teofil Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.10200⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502982v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relationship between heterotrophic feeding and inorganic nutrient availability in the scleractinian coral T-reniformis under a short-term temperature increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Ezzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Towle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Langdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mio.2016.04.003⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.10200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324904v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic monitoring in the oceans by autonomous floats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederik J. Simons</w:t>
+                <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9027⟩</w:t>
+              <w:t xml:space="preserve">Methods in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mio.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01235776v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-Compass Orientation in Mediterranean Fish Larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0135213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pteropod time series from the North Western Mediterranean (1967-2003): impacts of pH and climate variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Stemmann</w:t>
+                <w:t xml:space="preserve">A. Crise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Assailly</w:t>
+                <w:t xml:space="preserve">H. Kaberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -O. Irisson</w:t>
+                <w:t xml:space="preserve">J. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dima</w:t>
+                <w:t xml:space="preserve">A. Zatsepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11322⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502730v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Crise</w:t>
+                <w:t xml:space="preserve">With a Little Help from My Friends: Group Orientation by Larvae of a Coral Reef Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kaberi</w:t>
+                <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruiz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michelle N. Yerman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169407v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With a Little Help from My Friends: Group Orientation by Larvae of a Coral Reef Fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire B. Paris</w:t>
+                <w:t xml:space="preserve">Pteropod time series from the North Western Mediterranean (1967-2003): impacts of pH and climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L. Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
+                <w:t xml:space="preserve">C. Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle N. Yerman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. -O. Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144060⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 531, pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277844v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of fish larvae in situ is consistent among locations, years and methods, but varies with time of day</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire B. Paris</w:t>
+                <w:t xml:space="preserve">Seismic monitoring in the oceans by autonomous floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik J. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps10792⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.8027 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502779v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01235776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic recognition of T and teleseismic P waves by statistical analysis of their spectra: An application to continuous records of moored hydrophones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
+                <w:t xml:space="preserve">Orientation of fish larvae in situ is consistent among locations, years and methods, but varies with time of day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guust Nolet</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle N. Yerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike E. Siebeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010936⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 505, pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-01058954v1</w:t>
+                <w:t xml:space="preserve">hal-03502779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorothy Tang</w:t>
+                <w:t xml:space="preserve">Automatic recognition of T and teleseismic P waves by statistical analysis of their spectra: An application to continuous records of moored hydrophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam T. Greer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps10908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (8), pp.6469-6485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502777v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01058954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef Odor: A Wake Up Call for Navigation in Reef Fish Larvae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jelle Atema</w:t>
+                <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothy Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Gerlach</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam T. Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072808⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 510, pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502626v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid components as a measure of nutritional condition in fish larvae (Pleuragramma antarcticum) in East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (4), pp.877-887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-012-2141-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gaseous cement industry effluents on four species of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrvline Philistin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Walenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 143, pp.353 - 359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.05.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Huret</w:t>
+                <w:t xml:space="preserve">Reef Odor: A Wake Up Call for Navigation in Reef Fish Larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle Atema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kingsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218855v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying coral reef fish larvae through DNA barcoding : a test case with the families Acanthuridae and Holocentridae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Delrieu-Trottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (3), pp.1195-1203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In situ observation of settlement behaviour in larvae of coral reef fishes at night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2008.01868.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00293976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7296,574 +7430,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Assessing uncertainty in population connectivity estimates from genetic data: a benchmark of commonly used methods and tools on simulated datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">7th International Conference on Marine Connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545126v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing uncertainty in population connectivity estimates from genetic data: a benchmark of commonly used methods and tools on simulated datasets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of CMIP6 biogeochemical simulations to assess the effect of climate forcing on plankton size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vinicio Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Petrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Marine Connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2024 Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, New Orleans, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549748v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CMIP6 biogeochemical simulations to assess the effect of climate forcing on plankton size structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">In situ imaging highlight the important role of giant mesopelagic protists in the biogeochemical cycles of carbon and silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, New Orleans, Louisiana, United States</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting 2024 (OSM24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); Oceanography Society (TOS), Feb 2024, New Orleans, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638965v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ imaging highlight the important role of giant mesopelagic protists in the biogeochemical cycles of carbon and silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting 2024 (OSM24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); Oceanography Society (TOS), Feb 2024, New Orleans, Louisiana, United States</w:t>
+              <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638966v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7878,6786 +8012,6786 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux récents sur le zooplancton Arctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Université Laval - Sorbonne Université sur les Sciences Marines Arctiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat chance : estimating the lipid content of Arctic zooplankton from in situ images</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing plankton in the open ocean with quantitative imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFE2 GFÖ EEF, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Sustainability Research and Innovation Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230315v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing plankton in the open ocean with quantitative imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fat chance : estimating the lipid content of Arctic zooplankton from in situ images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Research and Innovation Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE2 GFÖ EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026445v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for plankton and particles images: from pictures to data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026446v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning for plankton and particles images: from pictures to data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Complex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Imaginecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026448v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astaxanthin as an indicator of copepod fitness - From indiviudal pigmentation to ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Trudnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Niehoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth ICES PICES Early Career Scientist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, St Johns, Newfoundland, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily Interpretable, Non-parametric Sample Transformation for Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EcoTaxa: a tool to support the taxonomic classification of large datasets through supervised machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Debreuve</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866959v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoTaxa: a tool to support the taxonomic classification of large datasets through supervised machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easily Interpretable, Non-parametric Sample Transformation for Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026447v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Could color be an indicator of copepod fitness? A focus on carotenoid pigmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sünnje L. Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024038v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of image classification using several large plankton datasets: Convolutional Neural Networks improve detection of rare taxa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring and exploiting new tools for functional trait extraction from in situ plankton images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography - ASLO, Jun 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026436v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could color be an indicator of copepod fitness? A focus on carotenoid pigmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amin Madoui</w:t>
+                <w:t xml:space="preserve">Working towards integration of new data describing biological essential ocean variables from marine coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Virtual, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026438v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and exploiting new tools for functional trait extraction from in situ plankton images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026439v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working towards integration of new data describing biological essential ocean variables from marine coastal ecosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Correction of the estimation of the volume of copepods from 2-dimensional in situ images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debreuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Virtual, Unknown Region</w:t>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026440v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Gallot</w:t>
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543083v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of the estimation of the volume of copepods from 2-dimensional in situ images</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmark of image classification using several large plankton datasets: Convolutional Neural Networks improve detection of rare taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boniface-Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Spain</w:t>
+              <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography - ASLO, Jun 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449924v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UVP6: a new low power, low cost and deep ocean rated imaging sensor for automatic quantification of particles and plankton from autonomous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coindat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating Efforts to Define Marine Plankton Imagery Data and Metadata Best Practices and Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martin-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klas Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, Unknown Region. pp.e58932, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.4.58932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a global in situ monitoring of plankton using imaging systems: lessons learnt from the past 10 years of observation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBeR, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porites astreoides throughout the Caribbean: the success of one or several species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nuñes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Japaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Connectivity (iMarCo) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using species functional traits to explore the potential impacts of climate change(s) on plankton functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval fish behavior nuances Hjort's aberrant drift hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larval Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Plama de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric M. Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Machine Learning in Marine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEcologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoTaxa: A human-computer interface to classify images along a taxonomy with the help of machine-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Machine Learning in Marine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on larval fish ontogenetic vertical migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larval Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Victoria, British Columbia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring plankton in the open ocean with quantitative imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intergovernmental Conference on Marine Biodiversity of Areas Beyond National Jurisdiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, United Nations, New-York, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative image processing with machine learning: How to turn images into data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic research models to study regeneration and aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval fish swimming behavior alters dispersal patterns from marine protected areas in the North-Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larval Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Victoria, British Columbia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian Observations and Modeling of Marine Larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations of the planktonic communities in a North Atlantic Marine Protected Area and their potential links with Sardina pilchardus (Walbaum, 1792) catches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COAST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming speeds of Mediterranean settlement-stage fish larvae nuance Hjort's aberrant drift hypothesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+                <w:t xml:space="preserve">Projected shifts in copepod surface communities in the Mediterranean Sea under several climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026406v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected shifts in copepod surface communities in the Mediterranean Sea under several climate change scenarios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Adloff</w:t>
+                <w:t xml:space="preserve">Swimming speeds of Mediterranean settlement-stage fish larvae nuance Hjort's aberrant drift hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">SFEcologie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026400v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les larves de poissons Méditerranéens, championnes de la course d’orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+                <w:t xml:space="preserve">Multidimensional Ecosystem Services Index (MESI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire B. Paris</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Noël Pi Alperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRIVER-SUBLIMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les Embiez, France</w:t>
+              <w:t xml:space="preserve">MISTRALS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026429v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Ecosystem Services Index (MESI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Figuières</w:t>
+                <w:t xml:space="preserve">Les larves de poissons Méditerranéens, championnes de la course d’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariam Sy</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISTRALS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">DRIVER-SUBLIMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026428v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale distribution of zooplankton over a mesoscale front explored through high frequency imaging</w:t>
+                <w:t xml:space="preserve">Multidimensional Ecosystem Services Index (MESI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert K. Cowen</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Granada, Unknown Region</w:t>
+              <w:t xml:space="preserve">FAERE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villefranche sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026408v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Ecosystem Services Index (MESI)</w:t>
+                <w:t xml:space="preserve">Fine-scale distribution of zooplankton over a mesoscale front explored through high frequency imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Figuières</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric M. Guigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAERE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villefranche sur mer, France</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Granada, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026427v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour versus oceanic currents during the dispersal of larval fish in the Northwestern Mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Granada, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on planktonic ecoregions of the mediterranean sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Mediterranean biodiversity (from phytoplankton to top predators) and present threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCOBAMS Workshop on Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Monaco, France</w:t>
+              <w:t xml:space="preserve">ICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026414v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorothy Tang</w:t>
+                <w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam T. Greer</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">IMBER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026416v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+                <w:t xml:space="preserve">Fine-scale distribution of larval fish and zooplankton over a mesoscale front explored through high frequency imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric M. Guigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMBER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Honolulu, HI, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026417v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean biodiversity (from phytoplankton to top predators) and present threats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Present status of Mediterranean marine biodiversity and potential anthropogenic threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">IARU Sustainability Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026418v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale distribution of larval fish and zooplankton over a mesoscale front explored through high frequency imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert K. Cowen</w:t>
+                <w:t xml:space="preserve">Impact of climate change on planktonic ecoregions of the mediterranean sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Honolulu, HI, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">ACCOBAMS Workshop on Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026415v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present status of Mediterranean marine biodiversity and potential anthropogenic threat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothy Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam T. Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARU Sustainability Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026409v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERMAIDs: First observations of teleseismic P-waves with freely floating submarine robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-IAPSO-IASPEI Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">autoplot: ready made plots with ggplot2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a dynamic biogeochemical division of the Mediterranean Sea in a context of global climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid components as a measure of nutritional condition in fish larvae (Pleuragramma antarcticum) in the East Antarctica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Larval Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid condition of Pleuragramma antarcticum larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Becciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Rencontres de l'Ichtyologie de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting hydrologic seasons in a long term monitoring time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Passafiume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time-series analysis in marine science and applications for industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcifying pteropod time series provides a baseline against which to measure local environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time-series analysis in marine science and applications for industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach to the discrimination of underwater acoustic signals generated by teleseismic P-waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenetic vertical &amp;quot;migration&amp;quot; in coral-reef fish larvae communities and its consequences for dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of behavior on self-recruitment : a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-O. Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cherubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00332226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation With No Frame of Reference (OWNFOR): A novel system to observe and quantify orientation in reef fish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric M. Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Connectivity: Implications for Marine Protected Area Management. Proceedings of a Special Symposium, 9-11 November 2006, 59th Annual Meeting of the Gulf and Caribbean Fisheries Institute, Belize City, Belize</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Silver Spring, MD, Unknown Region. pp.52--62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of behavior for self-recruitment: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Fort Lauderdale, FL, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian or not lagrangian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Lagrangian Analysis and Prediction of Coastal and Ocean Dynamics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lerici, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14667,1690 +14801,1690 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From connection to conservation: temporal trends in coastal populations connectivity and implications for marine spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-structured genomic sampling reveals abrupt and rare genetic shifts in Eunicella singularis populations, challenging snapshot connectivity estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using new observations and Machine Learning to improve organic sinking processes in the PlankTOM global ocean biogeochemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Denvil-Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. T. Buitenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally consistent quantitative observations of planktonic ecosystems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-temporal patterns of larval fish settlement in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Voué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Garsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lecaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Obs'19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t>
+              <w:t xml:space="preserve">Larval Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Palma de Mallorca, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018679v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun-compass orientation in Mediterranean fish larvae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+                <w:t xml:space="preserve">Small-scale horizontal distribution patterns of nematodes in deep NW Mediterranean surface sediments (DYFAMED-BENTHOS 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guidi-Guilvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larval Fish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Palma de Mallorca, Spain. 2019</w:t>
+              <w:t xml:space="preserve">17th International Meiofauna Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Évora, Portugal. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018676v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal patterns of larval fish settlement in the Northwestern Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative imaging for global observations of planktonic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larval Fish Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Palma de Mallorca, Spain. 2019</w:t>
+              <w:t xml:space="preserve">Ocean Obs'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018675v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale horizontal distribution patterns of nematodes in deep NW Mediterranean surface sediments (DYFAMED-BENTHOS 2003)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Globally consistent quantitative observations of planktonic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-O. Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Meiofauna Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Évora, Portugal. 2019</w:t>
+              <w:t xml:space="preserve">Ocean Obs'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018669v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging for global observations of planktonic ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Sun-compass orientation in Mediterranean fish larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Obs'19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t>
+              <w:t xml:space="preserve">Larval Fish Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Palma de Mallorca, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018678v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation dynamique des données d'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLECO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothy Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam T. Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Honolulu, HI, USA, Unknown Region. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of temporal variability of larval fish abundance in villefranche bay (Northwestern Mediterranean Sea) over a 7-year time series (2006-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laval Fish Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Miami, FL, USA, Unknown Region. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoregionalisation of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and biogeography of the copepods in the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès Commission Internationale pour l'Exploration Scientifique de la mer Méditerranée (CIESM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation With No Frame of Reference (OWNFOR): An in situ system to detect and measure orientation in pelagic reef fish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric M. Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fisher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Honolulu, HI, USA, Unknown Region. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of biophysical processes on coral reef fish population connectivity inferred by modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent M. Chérubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on advancements in modeling physical-biological interactions in fish early-life history (WKAMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nantes, France. Workshop on advancements in modeling physical-biological interactions in fish early-life history (WKAMF), 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16360,175 +16494,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-shot learning of plankton categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11269, 2019, 978-3-030-12939-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12939-2_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book of abstracts of the ARTIFACTZ Workshop Artificial intelligence for characterizing plankton traits from images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16536,51 +16670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16590,623 +16724,623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 6.9 Southern Ocean Euphausiids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chapter 7 Biogeographic patterns of fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy-Alexander Hulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Broyer; C. and Koubbi; Philippe and Griffiths; H. J. and Raymond; Ben and Udekem d'Acoz; C. and et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.309--320, 2014</w:t>
+              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.328--362, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018638v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7 Biogeographic patterns of fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 2.3 Distribution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Broyer; C. and Koubbi; Philippe and Griffiths; H. J. and Raymond; Ben and Udekem d'Acoz; C. and et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.328--362, 2014</w:t>
+              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.27--29, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018637v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 2.3 Distribution modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mormède</w:t>
+                <w:t xml:space="preserve">Chapter 6.9 Southern Ocean Euphausiids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuzin-Roudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Raymond</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kawaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Broyer; C. and Koubbi; Philippe and Griffiths; H. J. and Raymond; Ben and Udekem d'Acoz; C. and et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.27--29, 2014</w:t>
+              <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.309--320, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018639v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological processes: Behaviour and settlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Browman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">North, Elizabeth and Gallego, Alejandro and Petitgas, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of recommended practices for modelling physical-biological interactions during fish early life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 295, ICES Cooperative Research Report, pp.42--59, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application 2: Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Fiksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">North, Elizabeth and Gallego, Alejandro and Petitgas, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of recommended practices for modelling physical-biological interactions during fish early life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 295, ICES Cooperative Research Report, pp.63--76, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17216,100 +17350,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural approach to larval dispersal in marine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole pratique des hautes études - EPHE PARIS, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00344625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17319,105 +17453,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a computational ecology of plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Sorbonne Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04018620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId496"/>
+      <w:footerReference w:type="default" r:id="rId503"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17485,51 +17619,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5146C4F0"/>
+    <w:nsid w:val="38E7D3B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17716,51 +17850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joirisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4920-3880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174736940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourriau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Danielou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/101928" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Masoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L.C. Giering" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eftekhari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Massot-Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3424498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rubbens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brodie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Destro Barcellos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Irisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698136v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Irisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.878803" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caray--Counil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Woodward" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz S Schmid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daprano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.870005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuilloley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab190" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Berenshtein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Kiflawi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Siebeck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04137-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22994-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou Carolin Giering" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Cavan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B Burd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00834" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vou&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecaillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13191" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498519v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rossi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaray" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00227-019-3548-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01778008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysanne Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B Paris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10643" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B. Paris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00097" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00337" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sarafaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10285" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009742.2016.1158314" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ezzat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Towle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233449v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blandin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135213" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Howes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -O. Irisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11322" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277844v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Leis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N. Yerman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144060" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike E. Siebeck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10792" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01058954v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010936" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8AB08933DB08771556F5C352BB6FDFF572A9E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502777v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grassian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Tang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T. Greer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10908" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Atema" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kingsford" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gerlach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072808" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936923v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Penot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2141-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6XR6XSB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609382v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.02.023" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293976v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01868.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPS4RK56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026445v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026446v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866959v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026440v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Creach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449924v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nu&#241;es" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Japaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026421v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026423v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026420v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026435v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026406v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026429v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026428v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria No&#235;l Pi Alperin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026408v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026427v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026407v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026416v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026415v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026413v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnieux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Simons" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Og&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026411v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026403v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayzaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tavernier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026405v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraldo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becciu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026410v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Webb" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mousseau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026404v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Howes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996395v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996396v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332226v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherubin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996410v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fisher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan d'Alessandro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996409v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955325v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018680v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Denvil-Sommer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018679v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018676v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018675v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018669v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dallot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018677v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018674v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018673v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018671v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955324v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srinivasan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390570v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12939-2_27" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018638v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuzin-Roudy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawaguchi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018637v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy-Alexander Hulley" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Vacchi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018639v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morm&#232;de" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018641v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018640v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Fiksen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344625v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04018620v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joirisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4920-3880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174736940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Masoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L.C. Giering" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eftekhari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Massot-Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3424498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourriau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Danielou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/101928" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rubbens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brodie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Destro Barcellos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Irisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.878803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caray--Counil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Woodward" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz S Schmid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daprano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.870005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuilloley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab190" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Berenshtein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Kiflawi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Siebeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04137-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698136v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Irisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10492" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22994-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vou&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecaillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13191" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou Carolin Giering" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Cavan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B Burd" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00834" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00227-019-3548-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01778008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysanne Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B Paris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10643" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B. Paris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00337" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sarafaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10285" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502963v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009742.2016.1158314" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ezzat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Towle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blandin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135213" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Leis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N. Yerman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144060" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Howes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -O. Irisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11322" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike E. Siebeck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10792" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01058954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010936" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8AB08933DB08771556F5C352BB6FDFF572A9E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grassian" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Tang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T. Greer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10908" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Penot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2141-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6XR6XSB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502626v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Atema" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kingsford" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gerlach" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072808" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609382v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.02.023" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293976v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01868.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPS4RK56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026445v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026446v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866959v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Creach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449924v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023520v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nu&#241;es" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Japaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026419v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026421v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026423v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026420v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026435v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026406v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026428v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria No&#235;l Pi Alperin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026429v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026407v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026415v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026416v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026413v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnieux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Simons" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Og&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026411v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026403v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayzaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tavernier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026405v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraldo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becciu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026410v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Webb" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mousseau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026404v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Howes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996395v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996396v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332226v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherubin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996410v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fisher" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan d'Alessandro" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996409v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955325v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018680v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Denvil-Sommer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018675v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018669v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dallot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018679v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018676v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018677v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018674v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018673v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018671v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955324v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srinivasan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390570v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12939-2_27" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018637v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy-Alexander Hulley" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Vacchi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morm&#232;de" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018638v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuzin-Roudy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawaguchi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018641v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018640v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Fiksen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344625v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04018620v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>