--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1530,295 +1530,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
+                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810062v1</w:t>
+                <w:t xml:space="preserve">hal-03449715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
+                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449715v1</w:t>
+                <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
               </w:r>
@@ -2326,667 +2326,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a consistent use of external cues by marine fish larvae for orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Igal Berenshtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Moshe Kiflawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Siebeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-04137-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794258v1</w:t>
+                <w:t xml:space="preserve">hal-03954337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a consistent use of external cues by marine fish larvae for orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igal Berenshtein</w:t>
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Faillettaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moshe Kiflawi</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Siebeck</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.1307. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-04137-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954337v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correcting estimations of copepod volume from 2-dimensional images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brousseau</w:t>
+                <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Debreuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.361-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+                <w:t xml:space="preserve">hal-03698136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maps</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érica C. Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting estimations of copepod volume from 2-dimensional images</w:t>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dubois</w:t>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Debreuve</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (6), pp.361-371. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698136v2</w:t>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine snow morphology illuminates the evolution of phytoplankton blooms and determines their subsequent vertical export</w:t>
               </w:r>
@@ -3024,51 +3024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rogge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.2816. </w:t>
@@ -3106,90 +3106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3234,325 +3234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
+                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Maps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aubry</w:t>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119903v1</w:t>
+                <w:t xml:space="preserve">hal-03342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Frederic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Stolpe</w:t>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (4), pp.1155-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342476v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal patterns of larval fish settlement in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Voué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,51 +3776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change may have minor impact on zooplankton functional diversity in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4304,51 +4304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming speeds of Mediterranean settlement-stage fish larvae nuance Hjort's aberrant drift hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4434,51 +4434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval Fish Swimming Behavior Alters Dispersal Patterns From Marine Protected Areas in the North-Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meike Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,64 +5472,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5606,51 +5606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-Compass Orientation in Mediterranean Fish Larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5730,412 +5730,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
+                <w:t xml:space="preserve">Pteropod time series from the North Western Mediterranean (1967-2003): impacts of pH and climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crise</w:t>
+                <w:t xml:space="preserve">E. L. Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kaberi</w:t>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruiz</w:t>
+                <w:t xml:space="preserve">C. Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zatsepin</w:t>
+                <w:t xml:space="preserve">J. -O. Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arashkevich</w:t>
+                <w:t xml:space="preserve">M. Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 531, pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps11322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169407v1</w:t>
+                <w:t xml:space="preserve">hal-03502730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With a Little Help from My Friends: Group Orientation by Larvae of a Coral Reef Fish</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
+                <w:t xml:space="preserve">A. Crise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle N. Yerman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Kaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zatsepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144060⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277844v1</w:t>
+                <w:t xml:space="preserve">hal-01169407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pteropod time series from the North Western Mediterranean (1967-2003): impacts of pH and climate variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Assailly</w:t>
+                <w:t xml:space="preserve">With a Little Help from My Friends: Group Orientation by Larvae of a Coral Reef Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -O. Irisson</w:t>
+                <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dima</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michelle N. Yerman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 531, pp.193-206. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502730v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic monitoring in the oceans by autonomous floats</w:t>
               </w:r>
@@ -6255,90 +6255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation of fish larvae in situ is consistent among locations, years and methods, but varies with time of day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle N. Yerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike E. Siebeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6379,290 +6379,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic recognition of T and teleseismic P waves by statistical analysis of their spectra: An application to continuous records of moored hydrophones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
+                <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothy Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam T. Greer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010936⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 510, pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01058954v1</w:t>
+                <w:t xml:space="preserve">hal-03502777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+                <w:t xml:space="preserve">Automatic recognition of T and teleseismic P waves by statistical analysis of their spectra: An application to continuous records of moored hydrophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Sukhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grassian</w:t>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothy Tang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (8), pp.6469-6485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps10908⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502777v1</w:t>
+                <w:t xml:space="preserve">insu-01058954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid components as a measure of nutritional condition in fish larvae (Pleuragramma antarcticum) in East Antarctica</w:t>
               </w:r>
@@ -7690,51 +7690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging highlight the important role of giant mesopelagic protists in the biogeochemical cycles of carbon and silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8061,51 +8061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux récents sur le zooplancton Arctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8212,90 +8212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat chance : estimating the lipid content of Arctic zooplankton from in situ images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C Orenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8331,402 +8331,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning for plankton and particles images: from pictures to data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Complex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Imaginecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026448v1</w:t>
+                <w:t xml:space="preserve">hal-04026446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for plankton and particles images: from pictures to data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026446v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Beck</w:t>
+                <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L Guidi</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024037v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astaxanthin as an indicator of copepod fitness - From indiviudal pigmentation to ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Trudnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8788,476 +8788,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoTaxa: a tool to support the taxonomic classification of large datasets through supervised machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easily Interpretable, Non-parametric Sample Transformation for Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026447v1</w:t>
+                <w:t xml:space="preserve">hal-03866959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily Interpretable, Non-parametric Sample Transformation for Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EcoTaxa: a tool to support the taxonomic classification of large datasets through supervised machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Debreuve</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866959v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could color be an indicator of copepod fitness? A focus on carotenoid pigmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Exploring and exploiting new tools for functional trait extraction from in situ plankton images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026438v1</w:t>
+                <w:t xml:space="preserve">hal-04026439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and exploiting new tools for functional trait extraction from in situ plankton images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Could color be an indicator of copepod fitness? A focus on carotenoid pigmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sünnje L. Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026439v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working towards integration of new data describing biological essential ocean variables from marine coastal ecosystems</w:t>
               </w:r>
@@ -9493,77 +9493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of the estimation of the volume of copepods from 2-dimensional in situ images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9601,90 +9601,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
@@ -9765,51 +9765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography - ASLO, Jun 2021, Online, Unknown Region</w:t>
@@ -9838,103 +9838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
@@ -10088,51 +10088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UVP6: a new low power, low cost and deep ocean rated imaging sensor for automatic quantification of particles and plankton from autonomous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10140,51 +10140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coindat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, United States</w:t>
@@ -10341,307 +10341,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global in situ monitoring of plankton using imaging systems: lessons learnt from the past 10 years of observation in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porites astreoides throughout the Caribbean: the success of one or several species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lefebvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">C. Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nuñes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Japaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IMBeR Open Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBeR, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">International Marine Connectivity (iMarCo) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026399v1</w:t>
+                <w:t xml:space="preserve">hal-04023520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porites astreoides throughout the Caribbean: the success of one or several species?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Nuñes</w:t>
+                <w:t xml:space="preserve">Towards a global in situ monitoring of plankton using imaging systems: lessons learnt from the past 10 years of observation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Japaud</w:t>
+                <w:t xml:space="preserve">Alain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Connectivity (iMarCo) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">2019 IMBeR Open Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBeR, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023520v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using species functional traits to explore the potential impacts of climate change(s) on plankton functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10718,51 +10718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval fish behavior nuances Hjort's aberrant drift hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10843,64 +10843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10968,51 +10968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11119,51 +11119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Machine Learning in Marine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11201,51 +11201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on larval fish ontogenetic vertical migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11378,51 +11378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic research models to study regeneration and aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11447,51 +11447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval fish swimming behavior alters dispersal patterns from marine protected areas in the North-Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11624,51 +11624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations of the planktonic communities in a North Atlantic Marine Protected Area and their potential links with Sardina pilchardus (Walbaum, 1792) catches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11749,51 +11749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected shifts in copepod surface communities in the Mediterranean Sea under several climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11870,51 +11870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming speeds of Mediterranean settlement-stage fish larvae nuance Hjort's aberrant drift hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12116,51 +12116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les larves de poissons Méditerranéens, championnes de la course d’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12235,273 +12235,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Ecosystem Services Index (MESI)</w:t>
+                <w:t xml:space="preserve">Fine-scale distribution of zooplankton over a mesoscale front explored through high frequency imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Figuières</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric M. Guigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAERE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villefranche sur mer, France</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Granada, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026427v1</w:t>
+                <w:t xml:space="preserve">hal-04026408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale distribution of zooplankton over a mesoscale front explored through high frequency imaging</w:t>
+                <w:t xml:space="preserve">Multidimensional Ecosystem Services Index (MESI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert K. Cowen</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Granada, Unknown Region</w:t>
+              <w:t xml:space="preserve">FAERE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villefranche sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026408v1</w:t>
+                <w:t xml:space="preserve">hal-04026427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour versus oceanic currents during the dispersal of larval fish in the Northwestern Mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12617,51 +12617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12755,51 +12755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
@@ -12828,51 +12828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale distribution of larval fish and zooplankton over a mesoscale front explored through high frequency imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12988,51 +12988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13100,51 +13100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13208,90 +13208,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothy Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam T. Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
@@ -14010,77 +14010,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcifying pteropod time series provides a baseline against which to measure local environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time-series analysis in marine science and applications for industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15186,51 +15186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal patterns of larval fish settlement in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Voué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15432,51 +15432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Obs'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15609,51 +15609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun-compass orientation in Mediterranean fish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15799,90 +15799,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of the fine-scale distribution of a gelatinous zooplankton community across a mesoscale front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothy Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam T. Greer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Honolulu, HI, USA, Unknown Region. 2014</w:t>
@@ -15911,51 +15911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of temporal variability of larval fish abundance in villefranche bay (Northwestern Mediterranean Sea) over a 7-year time series (2006-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16045,51 +16045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t>
@@ -16118,51 +16118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and biogeography of the copepods in the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16618,51 +16618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book of abstracts of the ARTIFACTZ Workshop Artificial intelligence for characterizing plankton traits from images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17104,51 +17104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological processes: Behaviour and settlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire B. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17255,51 +17255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Fiksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Leis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">North, Elizabeth and Gallego, Alejandro and Petitgas, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of recommended practices for modelling physical-biological interactions during fish early life</w:t>
@@ -17619,51 +17619,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38E7D3B6"/>
+    <w:nsid w:val="365546FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17850,51 +17850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joirisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4920-3880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174736940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Masoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L.C. Giering" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eftekhari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Massot-Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3424498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourriau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Danielou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/101928" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rubbens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brodie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Destro Barcellos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Irisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.878803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caray--Counil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Woodward" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz S Schmid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daprano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.870005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuilloley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab190" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Berenshtein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Kiflawi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Siebeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04137-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698136v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Irisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10492" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22994-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vou&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecaillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13191" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou Carolin Giering" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Cavan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B Burd" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00834" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00227-019-3548-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01778008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysanne Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B Paris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10643" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B. Paris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00337" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sarafaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10285" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502963v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009742.2016.1158314" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ezzat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Towle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blandin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135213" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Leis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N. Yerman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144060" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Howes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -O. Irisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11322" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike E. Siebeck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10792" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01058954v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010936" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8AB08933DB08771556F5C352BB6FDFF572A9E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grassian" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Tang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T. Greer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10908" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Penot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2141-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6XR6XSB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502626v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Atema" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kingsford" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gerlach" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072808" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609382v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.02.023" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293976v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01868.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPS4RK56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026445v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026446v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866959v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Creach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449924v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023520v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nu&#241;es" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Japaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026419v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026421v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026423v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026420v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026435v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026406v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026428v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria No&#235;l Pi Alperin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026429v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026407v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026415v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026416v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026413v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnieux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Simons" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Og&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026411v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026403v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayzaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tavernier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026405v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraldo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becciu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026410v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Webb" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mousseau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026404v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Howes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996395v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996396v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332226v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherubin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996410v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fisher" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan d'Alessandro" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996409v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955325v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018680v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Denvil-Sommer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018675v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018669v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dallot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018679v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018676v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018677v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018674v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018673v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018671v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955324v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srinivasan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390570v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12939-2_27" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018637v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy-Alexander Hulley" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Vacchi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morm&#232;de" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018638v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuzin-Roudy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawaguchi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018641v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018640v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Fiksen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344625v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04018620v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joirisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4920-3880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174736940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Masoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L.C. Giering" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eftekhari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Massot-Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3424498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourriau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Danielou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/101928" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rubbens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brodie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Destro Barcellos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Irisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.878803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03790583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caray--Counil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Woodward" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz S Schmid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Daprano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.870005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuilloley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab190" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Berenshtein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Kiflawi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Siebeck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04137-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698136v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Irisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10492" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22994-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vou&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Garsi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecaillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13191" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lou Carolin Giering" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Louise Cavan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B Burd" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00834" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levaray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Agostini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00227-019-3548-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01778008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysanne Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B Paris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10643" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B. Paris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00097" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00337" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sarafaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10285" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502963v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009742.2016.1158314" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ezzat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Towle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blandin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135213" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Howes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -O. Irisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dima" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11322" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Leis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N. Yerman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144060" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike E. Siebeck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10792" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502777v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grassian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Tang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T. Greer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10908" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01058954v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010936" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8AB08933DB08771556F5C352BB6FDFF572A9E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Penot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2141-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6XR6XSB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrvline Philistin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Walenta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.104" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502626v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Atema" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kingsford" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gerlach" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072808" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609382v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delrieu-Trottin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.02.023" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293976v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.01868.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPS4RK56-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026445v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026446v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866959v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Creach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449924v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023520v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riquet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nu&#241;es" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Japaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026419v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026421v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026423v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026420v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026435v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026406v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026428v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria No&#235;l Pi Alperin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026429v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026408v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026427v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026407v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026415v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026416v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026413v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnieux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Simons" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Og&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026411v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026403v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayzaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tavernier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026405v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraldo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becciu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026410v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Webb" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mousseau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026404v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Howes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996395v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996396v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332226v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherubin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996410v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fisher" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan d'Alessandro" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996409v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955325v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018680v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Denvil-Sommer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018675v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018669v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dallot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018679v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018676v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018677v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018674v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018673v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018671v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955324v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srinivasan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390570v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12939-2_27" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018637v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy-Alexander Hulley" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Vacchi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morm&#232;de" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018638v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuzin-Roudy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawaguchi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018641v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018640v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Fiksen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344625v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04018620v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>