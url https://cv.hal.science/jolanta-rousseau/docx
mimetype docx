--- v0 (2026-03-19)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jolanta Rousseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of iron oxide coatings as electrocatalysts for oxygen evolution reaction obtained via electrodeposition and magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Barauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 690, pp.162576. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient removal of fluoride ions present in industrial effluents using metal-organic frameworks of UiO-66-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.103791. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally cross-linkable fluorene-based hole transporting materials: synthesis, characterization, and application in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deimante Vaitukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiom Magomedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasparas Rakstys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidijus Kamarauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (38), pp.26933-26939. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA03492E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Zirconium‐MOF Synthesis Assisted by α‐Cyclodextrin: Towards Deeper Understanding of the Beneficial Role of Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202100896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-catalyzed S-arylation of Furanose-Fused Oxazolidine-2-thiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilija Kederienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algirdas Šačkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tatibouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (17), pp.5597. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27175597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mild Copper-Catalyzed, l-Proline-Promoted Cross-Coupling of Methyl 3-Amino-1-benzothiophene-2-carboxylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilija Kederienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Jaglinskaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Voznikaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Molecules, 26 (22), pp.6822. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26226822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins: a new and effective class of co-modulators for aqueous zirconium-MOF syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (14), pp.2764-2772. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CE00128K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;/C and Au supported Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;/C nanocomposites – Peculiarities of fabrication and application towards oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginija Kepenienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raminta Stagniūnaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Tamašauskaitė-Tamašiūnaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidas Pakštas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalija Jasulaitienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 241, pp.122332. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.122332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and up-conversion properties in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; oxides under UV and NIR radiations towards a two-color sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 826, pp.154157. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ambient-temperature aqueous synthesis of zirconium-based metal–organic frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignas Pakamorė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ágota Szilágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (23), pp.5292 - 5298. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8gc02312c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion luminescence properties and thermal quenching mechanisms in the layered perovskite La&amp;lt;sub&amp;gt;1.9&amp;lt;/sub&amp;gt;Er&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; towards an application as optical temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 744, pp.516 - 527. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Glycerol Carbonates, Versatile Reagents with Aliphatic Amines: Formation and Reactivity of Glycidyl Carbamates and Trialkylamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Taing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (34), pp.5032-5043. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201700646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Functional Groups on the Copper-Initiated N-Arylation of 5-Functionalized Pyrrolidin-2-ones and Their Vinylogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Synthesis (Germany), 48 (1414), pp.2226-2244. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1561415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural and luminescence properties of (La&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Ln&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=lanthanides) solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 683, pp.634-646. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Pyrrole Derivatives in Water with the Assistance of Methylated Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Vaičiūnaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Dodonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (20), pp.4356-4361. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201402327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional cyclodextrin-based N,N-bidentate ligands for aqueous Heck arylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Applied Catalysis A: General, 479, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on pyrrolidinones. Reaction of pyroglutamic acid and vinylogues with aromatics in Eaton's reagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp.1109-1116. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.11.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and use of UiO-66-R type materials modified by cyclodextrins for photoreduction of nitroarenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sclison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF_CD assembly : Towards original hybrid materials ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Chevreul, Apr 2022, Villeneuve d'Asccq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carboxymethyl cyclodextrins coated on zirconium based metal organic framework as original hybrid materials and use for photocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sclison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">&amp;egrave;mes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journ&amp;eacute;es Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carboxymethyl cyclodextrins coated zirconium based metal organic framework as original hybrid materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Cyclodextrin Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of Zr-MOF : spectacular increase of the surface arrea using cyclodextrin as novel modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IUPAC International Symposium on MacroMolecular Complexes (MMC-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthèse hydrothermale modulée de Zr-MOF en présence de cyclodextrine comme nouvel agent texturant»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«α-cyclodextrine : nouvel agent texturant pour la croissance de Zr-MOF»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Étude des propriétés de luminescence d’oxydes La₂Ti₂O₇ substitués ou co-substitués par des lanthanides»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Greener Paal-Knorr Pyrroles Synthesis by Mechanical Activation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Akelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mechanochemistry, Mech’cheM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Cyclodextrin-assisted catalysis: recent developments and future opportunities»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry &amp; Chemical Technology 2014 (CCT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prori&eacute;t&eacute;s de luminescence et de conversionascendante des oxydes La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;&nbsp;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; sous rayonnement UV et NIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et propriété de luminescence d’oxydes La&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;Er&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthesis and characterization of AuCo₃O₄ nanocomposites»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kepenienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tamašauskaitė-Tamašiūnaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naujokaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of Lithuanian Society of Chemistry “Chemistry &amp; Chemical Technology 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vilnius, Lithuania. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Mechanochemistry: A Greener Approach to Paal-Knorr Synthesis ?»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Akelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Symposium of Organic Chemistry (ESOC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Green Access of Pyrrole derivatives by Organocatalysis in unusual media : a contribution for sustainable chemistry»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alkenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Juskenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France - Chimie et Transition Énergétique (SCF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Multifunctional cyclodextrin-based N,N-bidentate ligands for aqueous Heck arylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticum Organicum Synteticum 2014 (BOS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vilnius, Lithuania. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Methylated Cyclodextrin Assistance for Pall-Knorr reaction in water»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumkevičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Cyclodextrin Symposium ICS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saarbrücken, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Methylated Cyclodextrin Assistance for Paal-Knorr reaction in water»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticum Organicum Synteticum 2014 (BOS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vilnius, Lithuania. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Green access to Pyrrole in Water by Methylated Cyclodextrins assistance»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumkevičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dodonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Organic Chemistry, ESOC-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as Porous Material for Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Nanoreactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.15-42, 2016, 978-0-12-801713-5. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-801713-5.00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jolanta Rousseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of iron oxide coatings as electrocatalysts for oxygen evolution reaction obtained via electrodeposition and magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Barauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 690, pp.162576. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient removal of fluoride ions present in industrial effluents using metal-organic frameworks of UiO-66-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.103791. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally cross-linkable fluorene-based hole transporting materials: synthesis, characterization, and application in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deimante Vaitukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiom Magomedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasparas Rakstys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidijus Kamarauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (38), pp.26933-26939. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA03492E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Zirconium‐MOF Synthesis Assisted by α‐Cyclodextrin: Towards Deeper Understanding of the Beneficial Role of Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202100896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-catalyzed S-arylation of Furanose-Fused Oxazolidine-2-thiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilija Kederienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algirdas Šačkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tatibouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (17), pp.5597. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27175597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins: a new and effective class of co-modulators for aqueous zirconium-MOF syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (14), pp.2764-2772. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CE00128K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mild Copper-Catalyzed, l-Proline-Promoted Cross-Coupling of Methyl 3-Amino-1-benzothiophene-2-carboxylate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilija Kederienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Jaglinskaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Voznikaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Molecules, 26 (22), pp.6822. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26226822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;/C and Au supported Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;/C nanocomposites – Peculiarities of fabrication and application towards oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginija Kepenienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raminta Stagniūnaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Tamašauskaitė-Tamašiūnaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidas Pakštas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalija Jasulaitienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 241, pp.122332. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.122332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and up-conversion properties in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; oxides under UV and NIR radiations towards a two-color sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 826, pp.154157. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ambient-temperature aqueous synthesis of zirconium-based metal–organic frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignas Pakamorė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ágota Szilágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (23), pp.5292 - 5298. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8gc02312c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion luminescence properties and thermal quenching mechanisms in the layered perovskite La&amp;lt;sub&amp;gt;1.9&amp;lt;/sub&amp;gt;Er&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; towards an application as optical temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 744, pp.516 - 527. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Glycerol Carbonates, Versatile Reagents with Aliphatic Amines: Formation and Reactivity of Glycidyl Carbamates and Trialkylamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Taing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (34), pp.5032-5043. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201700646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Functional Groups on the Copper-Initiated N-Arylation of 5-Functionalized Pyrrolidin-2-ones and Their Vinylogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Synthesis (Germany), 48 (1414), pp.2226-2244. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1561415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural and luminescence properties of (La&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Ln&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=lanthanides) solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 683, pp.634-646. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional cyclodextrin-based N,N-bidentate ligands for aqueous Heck arylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Applied Catalysis A: General, 479, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Pyrrole Derivatives in Water with the Assistance of Methylated Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Vaičiūnaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Dodonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (20), pp.4356-4361. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201402327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on pyrrolidinones. Reaction of pyroglutamic acid and vinylogues with aromatics in Eaton's reagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (4), pp.1109-1116. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.11.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF_CD assembly : Towards original hybrid materials ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Chevreul, Apr 2022, Villeneuve d'Asccq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carboxymethyl cyclodextrins coated on zirconium based metal organic framework as original hybrid materials and use for photocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sclison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">&amp;egrave;mes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journ&amp;eacute;es Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of carboxymethyl cyclodextrins coated zirconium based metal organic framework as original hybrid materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Cyclodextrin Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and use of UiO-66-R type materials modified by cyclodextrins for photoreduction of nitroarenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sclison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of Zr-MOF : spectacular increase of the surface arrea using cyclodextrin as novel modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IUPAC International Symposium on MacroMolecular Complexes (MMC-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthèse hydrothermale modulée de Zr-MOF en présence de cyclodextrine comme nouvel agent texturant»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«α-cyclodextrine : nouvel agent texturant pour la croissance de Zr-MOF»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Étude des propriétés de luminescence d’oxydes La₂Ti₂O₇ substitués ou co-substitués par des lanthanides»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Greener Paal-Knorr Pyrroles Synthesis by Mechanical Activation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Akelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mechanochemistry, Mech’cheM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Cyclodextrin-assisted catalysis: recent developments and future opportunities»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry &amp; Chemical Technology 2014 (CCT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prori&eacute;t&eacute;s de luminescence et de conversionascendante des oxydes La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;&nbsp;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; sous rayonnement UV et NIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et propriété de luminescence d’oxydes La&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;Er&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthesis and characterization of AuCo₃O₄ nanocomposites»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kepenienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tamašauskaitė-Tamašiūnaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naujokaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference of Lithuanian Society of Chemistry “Chemistry &amp; Chemical Technology 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vilnius, Lithuania. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Mechanochemistry: A Greener Approach to Paal-Knorr Synthesis ?»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Akelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Symposium of Organic Chemistry (ESOC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Green Access of Pyrrole derivatives by Organocatalysis in unusual media : a contribution for sustainable chemistry»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alkenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Juskenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France - Chimie et Transition Énergétique (SCF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Multifunctional cyclodextrin-based N,N-bidentate ligands for aqueous Heck arylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticum Organicum Synteticum 2014 (BOS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vilnius, Lithuania. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Methylated Cyclodextrin Assistance for Pall-Knorr reaction in water»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumkevičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Cyclodextrin Symposium ICS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saarbrücken, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Methylated Cyclodextrin Assistance for Paal-Knorr reaction in water»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticum Organicum Synteticum 2014 (BOS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vilnius, Lithuania. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Green access to Pyrrole in Water by Methylated Cyclodextrins assistance»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tumkevičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dodonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Organic Chemistry, ESOC-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as Porous Material for Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Nanoreactors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.15-42, 2016, 978-0-12-801713-5. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-801713-5.00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04931215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Barauskien&#279;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162576" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lacalamita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoyez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04204985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Vaitukaityte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artiom Magomedov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasparas Rakstys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kwiatkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Kamarauskas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA03492E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03542835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilija Kederien&#279;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas &#352;a&#269;kus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Jaglinskait&#279;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Voznikait&#279;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226822" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE00128K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Kepenien&#279;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raminta Stagni&#363;nait&#279;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Tama&#353;auskait&#279;-Tama&#353;i&#363;nait&#279;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidas Pak&#353;tas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalija Jasulaitien&#279;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szczepanski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Katelnikovas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignas Pakamor&#279;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;gota Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc02312c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Legros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700646" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHV3QC6T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Vai&#269;i&#363;naite" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Dodonova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402327" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B664A533F5967192FAA342DE451B306A4E29167C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tumkevicius" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.04.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDJ0VJ01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rigot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.080" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKCLN8FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sclison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03933459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoyez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;ger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725801v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szczepanski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katelnikovas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akelis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prevost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04095766v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kepenien&#279;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tama&#353;auskait&#279;-Tama&#353;i&#363;nait&#279;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naujokaitis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponchel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alkenis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juskenas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tumkevi&#269;ius" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dodonova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801713-5.00002-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04931215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Barauskien&#279;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162576" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lacalamita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoyez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04204985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Vaitukaityte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artiom Magomedov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasparas Rakstys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kwiatkowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Kamarauskas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA03492E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03542835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilija Kederien&#279;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas &#352;a&#269;kus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE00128K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Jaglinskait&#279;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Voznikait&#279;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Kepenien&#279;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raminta Stagni&#363;nait&#279;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Tama&#353;auskait&#279;-Tama&#353;i&#363;nait&#279;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidas Pak&#353;tas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalija Jasulaitien&#279;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.122332" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szczepanski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Katelnikovas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignas Pakamor&#279;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#193;gota Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc02312c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Legros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700646" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHV3QC6T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tumkevicius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.04.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDJ0VJ01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Vai&#269;i&#363;naite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Dodonova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402327" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B664A533F5967192FAA342DE451B306A4E29167C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rigot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.080" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKCLN8FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sclison" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03933459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoyez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;ger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725801v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szczepanski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katelnikovas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akelis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prevost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04095766v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kepenien&#279;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tama&#353;auskait&#279;-Tama&#353;i&#363;nait&#279;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naujokaitis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponchel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alkenis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juskenas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tumkevi&#269;ius" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dodonova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801713-5.00002-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>