--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -169,1850 +169,1850 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05405187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of phonon ballistic and coherent effects via silicon based suspended measurement platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+                <w:t xml:space="preserve">Carlos Polanco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705896v1</w:t>
+                <w:t xml:space="preserve">hal-04706303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of silicon based suspended thermometry devices for study of low temperature phononic effects</w:t>
+                <w:t xml:space="preserve">Crystalline silicon based suspended thermometry platforms: study of quantum phononic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Polanco Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Dewitte</w:t>
+                <w:t xml:space="preserve">Natalio Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 2024 - 50th International Micro and Nano Engineering conference</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">‘Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems’ 745. WE-Heraeus-Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706340v1</w:t>
+                <w:t xml:space="preserve">hal-04706276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NAME plenary days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04705891v1</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Heat manipulation at the nanoscale in the ballistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano The Nanoscience Meeting</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...571 lines deleted...]
-                <w:t xml:space="preserve">hal-03870513v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric characterization of crystalline nano-patterned silicon membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (14), pp.5998-6006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4MA00095A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of phonon ballistic and coherent effects via silicon based suspended measurement platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dewitte</w:t>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04706303v1</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline silicon based suspended thermometry platforms: study of quantum phononic effects</w:t>
+                <w:t xml:space="preserve">Fabrication of silicon based suspended thermometry devices for study of low temperature phononic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Polanco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalio Mingo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems’ 745. WE-Heraeus-Seminar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04706276v1</w:t>
+              <w:t xml:space="preserve">MNE 2024 - 50th International Micro and Nano Engineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NAME plenary days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04705878v1</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat manipulation at the nanoscale in the ballistic regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VII</w:t>
+              <w:t xml:space="preserve">C’Nano The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon Based Suspended Thermometry Device Fabrication for Phonon Ballistic and Coherent Regimes Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Polanco Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHONONICS 2023: 6th International Conference on Phononic Crystals/Metamaterials/Metasurfaces, Phonon Transport, and Topological Phononics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated metrology devices dedicated to transient Harman measurement of silicon nano-meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique des Hauts-de-France; Université de Mons, Jun 2023, Valenciennes (Nord), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GeTe thermal characterization with 3-omega and Raman thermometry methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jerez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. 1 page</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspended crystalline silicon thermometry devices: towards quantum nanophononics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brisuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalio Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII - Eurotherm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04705872v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated metrology devices dedicated to transient Harman measurement of silicon nano-meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII - Eurotherm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2167,51 +2167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa Diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brisuda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ikzibane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Polanco Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikzibane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisuda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polanco Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Patil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00095A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa Diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ikzibane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brisuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Polanco Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Patil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00095A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikzibane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisuda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polanco Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>