--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -169,727 +169,727 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05405187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermoelectric characterization of crystalline nano-patterned silicon membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (14), pp.5998-6006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4MA00095A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of phonon ballistic and coherent effects via silicon based suspended measurement platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Polanco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline silicon based suspended thermometry platforms: study of quantum phononic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Polanco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalio Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Photon, Phonon, and Electron Transitions in Coupled Nanoscale Systems’ 745. WE-Heraeus-Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NAME plenary days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat manipulation at the nanoscale in the ballistic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705872v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-04628752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -907,103 +907,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Nanoscale and Microscale Heat Transfer VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
@@ -1058,77 +1058,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Polanco Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MNE 2024 - 50th International Micro and Nano Engineering conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
@@ -1157,103 +1157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon transport in asymmetric nanostructures in the ballistic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NAME plenary days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
@@ -1282,103 +1282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensor for manipulation of heat carried by phonons at the nanoscale and very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saminadayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’Nano The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
@@ -1526,260 +1526,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated metrology devices dedicated to transient Harman measurement of silicon nano-meshes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeTe thermal characterization with 3-omega and Raman thermometry methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">C. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Robillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canosa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jerez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique des Hauts-de-France; Université de Mons, Jun 2023, Valenciennes (Nord), France</w:t>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188230v1</w:t>
+                <w:t xml:space="preserve">hal-04188217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeTe thermal characterization with 3-omega and Raman thermometry methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Canosa Diaz</w:t>
+                <w:t xml:space="preserve">Integrated metrology devices dedicated to transient Harman measurement of silicon nano-meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jerez-Garcia</w:t>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brouillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France. 1 page</w:t>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique des Hauts-de-France; Université de Mons, Jun 2023, Valenciennes (Nord), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188217v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended crystalline silicon thermometry devices: towards quantum nanophononics</w:t>
               </w:r>
@@ -1791,77 +1791,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brisuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalio Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII - Eurotherm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
@@ -1916,64 +1916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Ikzibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Canosa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII - Eurotherm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2167,51 +2167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa Diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ikzibane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brisuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Polanco Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Patil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00095A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikzibane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisuda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polanco Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa Diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628752v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Ikzibane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Patil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00095A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brisuda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Polanco Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saminadayar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canosa Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikzibane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brisuda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polanco Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Canosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>