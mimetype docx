--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -765,295 +765,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring convolutional neural networks with transfer learning for diagnosing Lyme disease from skin lesion images</w:t>
+                <w:t xml:space="preserve">Forest Diversity Reduces the Prevalence of Pathogens Transmitted by the Tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sk Imran Hossain</w:t>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Shahriar Hassan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelina Petrosyan</w:t>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106624⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.891908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271706v3</w:t>
+                <w:t xml:space="preserve">anses-04164961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Diversity Reduces the Prevalence of Pathogens Transmitted by the Tick Ixodes ricinus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring convolutional neural networks with transfer learning for diagnosing Lyme disease from skin lesion images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Imran Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+                <w:t xml:space="preserve">Md Shahriar Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Bord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonas Durand</w:t>
+                <w:t xml:space="preserve">Delphine Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Galon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Evelina Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.106624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.891908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04164961v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271706v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Orienteers Protected Enough against Tick Bites? Estimating Human Exposure to Tick Bites through a Participative Science Survey during an Orienteering Competition</w:t>
               </w:r>
@@ -1657,51 +1657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1894,307 +1894,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis méthodologiques de la recherche participative en contexte de controverse : l’exemple de CiTIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des tiques dans les maisons ? Un faisceau de preuves et de nouvelles questions grâce aux citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costanza Puppo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonas Durand</w:t>
+                <w:t xml:space="preserve">Sandrine Warion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970408v1</w:t>
+                <w:t xml:space="preserve">hal-04217367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tiques dans les maisons ? Un faisceau de preuves et de nouvelles questions grâce aux citoyens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les défis méthodologiques de la recherche participative en contexte de controverse : l’exemple de CiTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217367v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d’engagement participatif au programme CiTIQUE : Quelles représentations de la science et de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2439,51 +2439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Leyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Madiou Bah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mazaleyrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Galley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00380-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Septfons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.14.2200581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271706v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Imran Hossain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahriar Hassan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Petrosyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164961v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.891908" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schmid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063161" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thimonier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Madiou Bah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cougoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wint" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah Madiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Warion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lapie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Madiou Bah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mazaleyrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Galley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00380-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Septfons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.14.2200581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164961v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.891908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271706v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Imran Hossain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahriar Hassan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Petrosyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schmid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063161" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thimonier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Madiou Bah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cougoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wint" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah Madiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Warion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Chevalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lapie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>