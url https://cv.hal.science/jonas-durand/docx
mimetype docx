--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -234,51 +234,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -402,920 +402,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Ixodes ricinus occurrence in private yards: influence of yard and landscape features</w:t>
+                <w:t xml:space="preserve">Spatial modeling of Borrelia genospecies in human-biting ticks from the French citizen science programme CiTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Thierno Madiou Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caillot</w:t>
+                <w:t xml:space="preserve">Arnaud Cougoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Galley</w:t>
+                <w:t xml:space="preserve">William Wint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Dagostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-024-00380-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.12919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-42619-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04860032v1</w:t>
+                <w:t xml:space="preserve">hal-05598670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal determinants of Lyme borreliosis incidence in France, 2016 to 2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Ixodes ricinus occurrence in private yards: influence of yard and landscape features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bonnet</w:t>
+                <w:t xml:space="preserve">Anna Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Septfons</w:t>
+                <w:t xml:space="preserve">Christophe Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Figoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonas Durand</w:t>
+                <w:t xml:space="preserve">Cyril Galley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (14), pp.2200581. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.14.2200581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12942-024-00380-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074262v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04860032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion des maladies à tiques, implication de la société civile dans la surveillance (sciences participatives) et développement d’outils innovants pour leur détection</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal determinants of Lyme borreliosis incidence in France, 2016 to 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">Wen Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Septfons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Figoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (14), pp.2200581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.14.2200581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352927v1</w:t>
+                <w:t xml:space="preserve">hal-04074262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Diversity Reduces the Prevalence of Pathogens Transmitted by the Tick Ixodes ricinus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Severine Bord</w:t>
+                <w:t xml:space="preserve">Expansion des maladies à tiques, implication de la société civile dans la surveillance (sciences participatives) et développement d’outils innovants pour leur détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.891908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-04164961v2</w:t>
+                <w:t xml:space="preserve">hal-04352927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring convolutional neural networks with transfer learning for diagnosing Lyme disease from skin lesion images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sk Imran Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Shahriar Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Petrosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 215, pp.106624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271706v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Orienteers Protected Enough against Tick Bites? Estimating Human Exposure to Tick Bites through a Participative Science Survey during an Orienteering Competition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest Diversity Reduces the Prevalence of Pathogens Transmitted by the Tick Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irene Carravieri</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063161⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.891908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03292350v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04164961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Are Orienteers Protected Enough against Tick Bites? Estimating Human Exposure to Tick Bites through a Participative Science Survey during an Orienteering Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.3161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03292350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les laboratoires ouverts Tous Chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (3), pp.271-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1325,151 +1459,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection rate of Borrelia burgdorferi genospecies in human-biting Ixodes ricinus ticks: models for surveillance based on the French citizen science programme CiTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Madiou Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cougoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Wint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Dagostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1479,279 +1613,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Citizen Science an Effective Tool for Lyme Borreliosis Surveillance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah Madiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cougoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Optiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.241, 2024, Book of abstracts - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CiTIQUE : un programme de science et recherche participative pour caractériser et prévenir le risque tique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1761,466 +1895,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Borrelia burgdorferi genospecies in Ixodes ricinus ticks: models for surveillance and prevention based on the French citizen science program CiTIOUE Vector-borne diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Madiou Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cougoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Optiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département Santé animale, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tiques dans les maisons ? Un faisceau de preuves et de nouvelles questions grâce aux citoyens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les défis méthodologiques de la recherche participative en contexte de controverse : l’exemple de CiTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217367v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis méthodologiques de la recherche participative en contexte de controverse : l’exemple de CiTIQUE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
+                <w:t xml:space="preserve">Des tiques dans les maisons ? Un faisceau de preuves et de nouvelles questions grâce aux citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Durand</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Warion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970408v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d’engagement participatif au programme CiTIQUE : Quelles représentations de la science et de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2239,565 +2373,565 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques (TMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de méthodes d’Intelligence Artificielle pour l’identification du genre taxonomique des tiques, à partir de photos ou de vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with citizens to monitor tick-associated risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Leyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWDA Network Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Wildlife Disease Association, Aug 2021, Cuenca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’exposition humaine aux pathogènes transmis par les tiques en France grâce à des données de science participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CiTIQUE, les sciences participatives au service de tous.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Carravieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2944,51 +3078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Madiou Bah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mazaleyrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Galley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00380-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Septfons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.14.2200581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164961v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.891908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271706v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Imran Hossain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahriar Hassan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Petrosyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schmid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063161" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thimonier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Madiou Bah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cougoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wint" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah Madiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Warion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Chevalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lapie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Madiou Bah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Madiou Bah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cougoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wint" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-42619-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mazaleyrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Galley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00380-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Septfons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.14.2200581" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271706v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Imran Hossain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahriar Hassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Petrosyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106624" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164961v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.891908" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schmid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thimonier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah Madiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Warion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lapie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>