--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1962,230 +1962,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche « Briga »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le complexe public de Briga au début du IIIe siècle ap. J.-C. : un ambitieux programme monumental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.39-44</w:t>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 160, décembre 2021-janvier-février 2022, pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258334v1</w:t>
+                <w:t xml:space="preserve">hal-05100719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe public de Briga au début du IIIe siècle ap. J.-C. : un ambitieux programme monumental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Mantel</w:t>
+                <w:t xml:space="preserve">Projet collectif de recherche « Briga »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Parétias</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 160, décembre 2021-janvier-février 2022, pp.52-59</w:t>
+              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100719v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Statuette de Mercure et son socle » , in: « Regards sur les collections »</w:t>
               </w:r>
@@ -2279,51 +2279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Briga », in: « Périégèse. Voyage dans l’Antiquité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3860,51 +3860,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2019</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -3918,115 +3918,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Voisin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493606v1</w:t>
+                <w:t xml:space="preserve">hal-03202374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2020</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -4040,91 +4040,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Richard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020, 12 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202374v1</w:t>
+                <w:t xml:space="preserve">hal-02493606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2018</w:t>
               </w:r>
@@ -4696,146 +4696,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines de la recherche archéologique au &amp;quot;Bois-l'Abbé</w:t>
+                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.26-34, 2020</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146799v1</w:t>
+                <w:t xml:space="preserve">hal-03146836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briga aujourd’hui et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -4845,98 +4875,111 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Laurence Marlin; Jonas Parétias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Editoriale</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03146842v1</w:t>
+                <w:t xml:space="preserve">hal-03146828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conditions topographiques et environnementales favorables aux premières implantations humaines</w:t>
               </w:r>
@@ -5011,189 +5054,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
+                <w:t xml:space="preserve">Aux origines de la recherche archéologique au &amp;quot;Bois-l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.26-34, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146828v1</w:t>
+                <w:t xml:space="preserve">hal-03146799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
+                <w:t xml:space="preserve">Briga aujourd’hui et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -5221,80 +5221,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.186-207, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146836v1</w:t>
+                <w:t xml:space="preserve">hal-03146842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Briga</w:t>
               </w:r>
@@ -5523,51 +5523,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5576,146 +5576,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospection et la perception du site archéologique en forêt</w:t>
+                <w:t xml:space="preserve">Déclin urbain au cours de l’Antiquité tardive et présence diffuse au haut Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.208, 2020</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150512v1</w:t>
+                <w:t xml:space="preserve">hal-03146839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équipement de l’auxiliaire gaulois et du légionnaire romaine</w:t>
+                <w:t xml:space="preserve">La prospection et la perception du site archéologique en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -5724,93 +5754,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.77-78, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.208, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150503v1</w:t>
+                <w:t xml:space="preserve">hal-03150512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une ville au lendemain de la guerre des Gaules ?</w:t>
+                <w:t xml:space="preserve">L’équipement de l’auxiliaire gaulois et du légionnaire romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -5819,218 +5849,188 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.76, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.77-78, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150501v1</w:t>
+                <w:t xml:space="preserve">hal-03150503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclin urbain au cours de l’Antiquité tardive et présence diffuse au haut Moyen-Âge</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’une ville au lendemain de la guerre des Gaules ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.76, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146839v1</w:t>
+                <w:t xml:space="preserve">hal-03150501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle population habitait le Quartier Nord ?</w:t>
+                <w:t xml:space="preserve">L’apport des nouvelles technologies pour l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -6039,93 +6039,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.167, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.209, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150511v1</w:t>
+                <w:t xml:space="preserve">hal-03150514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des nouvelles technologies pour l’archéologie</w:t>
+                <w:t xml:space="preserve">L’administration en Gaule romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -6134,93 +6134,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.209, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.74, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150514v1</w:t>
+                <w:t xml:space="preserve">hal-03150488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’administration en Gaule romaine</w:t>
+                <w:t xml:space="preserve">Quelle population habitait le Quartier Nord ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -6229,69 +6229,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.74, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.167, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150488v1</w:t>
+                <w:t xml:space="preserve">hal-03150511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique de Briga</w:t>
               </w:r>
@@ -6461,245 +6461,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement et matériaux de construction</w:t>
+                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : une vie publique sous le regard des dieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mantel Étienne; Parétias Jonas; Marlin Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.164, 2020</w:t>
+              <w:t xml:space="preserve">Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvana Editoriale, pp.109-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414440v1</w:t>
+                <w:t xml:space="preserve">halshs-04197640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cité des Bellovaques pendant la période romaine</w:t>
+                <w:t xml:space="preserve">Approvisionnement et matériaux de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.75, 2020</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.164, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150495v1</w:t>
+                <w:t xml:space="preserve">hal-04414440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que l’évergétisme ?</w:t>
+                <w:t xml:space="preserve">La cité des Bellovaques pendant la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
@@ -6708,194 +6738,164 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.122, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.75, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150505v1</w:t>
+                <w:t xml:space="preserve">hal-03150495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : une vie publique sous le regard des dieux</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que l’évergétisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvana Editoriale, pp.109-121, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.122, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04197640v1</w:t>
+                <w:t xml:space="preserve">hal-03150505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8693,286 +8693,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Briga/Eu &amp;quot;Bois-l'Abbé&amp;quot; (Seine-Maritime) : approche architecturale des principaux monuments publics et étude de la céramique antique</w:t>
+                <w:t xml:space="preserve">Le complexe monumental de l'agglomération de Briga (Eu, « Bois-l’Abbé ») à l'époque sévérienne : organisation, architecture et décoration sculptée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">École thématique de formation à l’expertise de l’architecture antique "Questions d’architecture d’Orient et d’Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence CAVALIER, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373502v1</w:t>
+                <w:t xml:space="preserve">hal-02387850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe monumental de l'agglomération de Briga (Eu, « Bois-l’Abbé ») à l'époque sévérienne : organisation, architecture et décoration sculptée</w:t>
+                <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique de formation à l’expertise de l’architecture antique "Questions d’architecture d’Orient et d’Occident"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence CAVALIER, Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387850v1</w:t>
+                <w:t xml:space="preserve">hal-02373491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
+                <w:t xml:space="preserve">Le site de Briga/Eu &amp;quot;Bois-l'Abbé&amp;quot; (Seine-Maritime) : approche architecturale des principaux monuments publics et étude de la céramique antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373491v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briga, une ville de la Gaule Belgique. Comment une remise en question des données anciennes en révèle l’importance</w:t>
               </w:r>
@@ -9947,51 +9947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E043FC43"/>
+    <w:nsid w:val="1D628F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10095,51 +10095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22B08A97"/>
+    <w:nsid w:val="8D50FC24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10243,51 +10243,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C588D1A4"/>
+    <w:nsid w:val="9ECD6183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10391,51 +10391,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8283BB7B"/>
+    <w:nsid w:val="296B83D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10539,51 +10539,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="81BCA58E"/>
+    <w:nsid w:val="F08CC81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10687,51 +10687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="ACE1F8AB"/>
+    <w:nsid w:val="80CD0B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10835,51 +10835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C70F4E94"/>
+    <w:nsid w:val="0C803AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11084,51 +11084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonas-paretias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0990-8149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253936284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5161760364021642137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atelier-pandore.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.treedis.com/tour/briga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france3-regions.francetvinfo.fr/normandie/seine-maritime/documentaire-briga-ville-oubliee-redecouvrez-site-archeologique-exceptionnel-normandie-1898160.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04415057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021STRAG030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine-Annabelle Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Ronin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w9w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mantel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658159v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.4161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Deschamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Moormann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Stoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04595694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746330v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonas-paretias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0990-8149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253936284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5161760364021642137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atelier-pandore.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.treedis.com/tour/briga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france3-regions.francetvinfo.fr/normandie/seine-maritime/documentaire-briga-ville-oubliee-redecouvrez-site-archeologique-exceptionnel-normandie-1898160.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04415057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021STRAG030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine-Annabelle Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Ronin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w9w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mantel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658159v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.4161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Deschamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Moormann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Stoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04595694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746330v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>