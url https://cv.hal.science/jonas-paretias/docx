--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1388,847 +1388,886 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation du patrimoine romain. L’exemple du projet “Juliobona, LA cité antique sur la Seine”</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene History of the Lower Seine Estuary and the Commerce Valley Tributary (Normandy, France): A Palaeoenvironmental Framework for the Roman Landscape of Juliobona (Lillebonne) and Implication for Port Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.e70048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.70048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279505v1</w:t>
+                <w:t xml:space="preserve">hal-05591511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La valorisation du patrimoine romain. L’exemple du projet “Juliobona, LA cité antique sur la Seine”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Actes du troisième colloque de l'APVSM, Paléontologie et Archéologie en Normandie, 14-15 octobre 2023, pp.177-193</w:t>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 35 (septembre-novembre 2025), pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006004v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollon, un dieu aux mille visages. Retour sur l’exposition Qui es-tu Apollon ? De Juliobona à la culture pop (Juliobona, le musée gallo-romain à Lillebonne, 15 avril – 30 novembre 2023)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Actes du troisième colloque de l'APVSM, Paléontologie et Archéologie en Normandie, 14-15 octobre 2023, pp.177-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743914v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique de l'îlot VIII de Briga (fin du Ier-IIIe siècle) : première approche. L'exemple de la structure 3 bis</w:t>
+                <w:t xml:space="preserve">Apollon, un dieu aux mille visages. Retour sur l’exposition Qui es-tu Apollon ? De Juliobona à la culture pop (Juliobona, le musée gallo-romain à Lillebonne, 15 avril – 30 novembre 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Étienne Mantel</w:t>
+                <w:t xml:space="preserve">Tiphaine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.307-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w9w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197706v1</w:t>
+                <w:t xml:space="preserve">hal-04743914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de deux années fastes (2020-2021) pour les ruines de la ville romaine de Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Amys du Vieil Eu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Bulletin 2021 (27-32)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe public de Briga au début du IIIe siècle ap. J.-C. : un ambitieux programme monumental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La céramique de l'îlot VIII de Briga (fin du Ier-IIIe siècle) : première approche. L'exemple de la structure 3 bis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Archéologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 160, décembre 2021-janvier-février 2022, pp.52-59</w:t>
+              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.495-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100719v1</w:t>
+                <w:t xml:space="preserve">hal-04197706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche « Briga »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eu. Fouilles récentes à Briga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.39-44</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 604, décembre, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258334v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Statuette de Mercure et son socle » , in: « Regards sur les collections »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,915 +2282,1010 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des Collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Hors-série, p. 130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Briga », in: « Périégèse. Voyage dans l’Antiquité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eu. Fouilles récentes à Briga</w:t>
+                <w:t xml:space="preserve">Le complexe public de Briga au début du IIIe siècle ap. J.-C. : un ambitieux programme monumental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 604, décembre, pp.10-11</w:t>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 160, décembre 2021-janvier-février 2022, pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100674v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouen. Quand la Normandie était romaine : Briga, une ville retrouvée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Projet collectif de recherche « Briga »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Parétias</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°594, pp.5</w:t>
+              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089566v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briga, une ville de la Gaule Belgique. Comment une remise en question des données anciennes en révèle l’existence et son importance ?</w:t>
+                <w:t xml:space="preserve">Rouen. Quand la Normandie était romaine : Briga, une ville retrouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Rencontres archéologiques de Saint-Céré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.51-64</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°594, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658159v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briga. Une ville romaine révélée en forêt d'Eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 592, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l’occupation d’une ville : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
+                <w:t xml:space="preserve">Briga, une ville de la Gaule Belgique. Comment une remise en question des données anciennes en révèle l’existence et son importance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des Rencontres archéologiques de Saint-Céré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.51-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02893719v1</w:t>
+                <w:t xml:space="preserve">hal-02658159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and Functions of Theaters in Roman Northern Gaul: the Theatrical Monument of Briga (Eu, &amp;quot;Bois-l'Abbé&amp;quot;, Fr&amp;quot;)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier l’occupation d’une ville : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiasos: rivista di archeologia e storia dell'architettura antica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.217-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657754v1</w:t>
+                <w:t xml:space="preserve">halshs-02893719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor architectural de Briga (Eu, « Bois l’Abbé », Seine-Maritime) : premiers éléments</w:t>
+                <w:t xml:space="preserve">Models and Functions of Theaters in Roman Northern Gaul: the Theatrical Monument of Briga (Eu, &amp;quot;Bois-l'Abbé&amp;quot;, Fr&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie, Conches-en-Ouche, 5-6 juin 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thiasos: rivista di archeologia e storia dell'architettura antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, G. Mazzilli (a cura di), In solo provinciali, Sull’architettura delle province, da Augusto ai Severi, tra inerzie locali e romanizzazione, 9.2, p. 269-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422470v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le décor architectural de Briga (Eu, « Bois l’Abbé », Seine-Maritime) : premiers éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie, Conches-en-Ouche, 5-6 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.4161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strasbourg. Trésors de la gypsothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Boule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3161,1326 +3295,1326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée de la domus &amp;quot;Saint-Denis&amp;quot; (campagne 2024). Rapport d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine Agglo. 2025, 177 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée menée sur la place Félix-Faure (campagne 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Androuin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noémie Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Azzaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée. Recherche sur le théâtre et ses abords. Agglomération antique de Briga, “Bois-l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA de Normandie, Caen. 2023, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois-l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagnes de fouilles 2020-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2020</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Richard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020, 12 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202374v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2019</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Voisin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493606v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomération antique d’Eu, Briga, “Bois l’Abbé” (Seine-Maritime – 76 255 001 AH), fouille programmée, campagne de fouilles 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Jonvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service archéologique régional de Haute-Normandie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4490,2971 +4624,2971 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les composantes monumentales du lieu de culte de Briga et leurs décors : première approche d’une archéologie de l’espace décoratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric M. Moormann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alicia Fernández-Díaz; Gonzalo Castillo Alcántara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTIQVA PICTVRA: técnicas y procesos de ejecución, conservación y puesta en valor. Actes du XVe Congrès international AIPMA, Carthagena (ES), 12-16 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editum. Ediciones de la Universidad de Murcia, p. 163-174, 2025, 9788410172340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Rome aux Trois Gaules. Devenir du culte d'Apollon aux époques républicaine et impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clotuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiphaine Annabelle Besnard; Fabien Bièvre-Perrin; Élise Cousin; Jonas Parétias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui es-tu Apollon. De l'Antiquité à la culture pop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Octopus, pp.56-63, 2023, 9782900314395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
+                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : un cadre de vie sous le regard des dieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146836v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
+                <w:t xml:space="preserve">L’évolution des maisons romaines à Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.165, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146828v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des conditions topographiques et environnementales favorables aux premières implantations humaines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le théâtre de Briga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.48-57, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.123, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146813v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de la recherche archéologique au &amp;quot;Bois-l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.26-34, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briga aujourd’hui et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.186-207, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre de Briga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des conditions topographiques et environnementales favorables aux premières implantations humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.123, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.48-57, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150506v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des maisons romaines à Briga</w:t>
+                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.165, 2020</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150510v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : un cadre de vie sous le regard des dieux</w:t>
+                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
+              <w:t xml:space="preserve">Étienne Mantel; Laurence Marlin; Jonas Parétias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146834v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclin urbain au cours de l’Antiquité tardive et présence diffuse au haut Moyen-Âge</w:t>
+                <w:t xml:space="preserve">La prospection et la perception du site archéologique en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.208, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146839v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospection et la perception du site archéologique en forêt</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’une ville au lendemain de la guerre des Gaules ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.208, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.76, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150512v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équipement de l’auxiliaire gaulois et du légionnaire romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.77-78, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une ville au lendemain de la guerre des Gaules ?</w:t>
+                <w:t xml:space="preserve">Déclin urbain au cours de l’Antiquité tardive et présence diffuse au haut Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.76, 2020</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150501v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des nouvelles technologies pour l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.209, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration en Gaule romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.74, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle population habitait le Quartier Nord ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.167, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique de Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.124, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et pratiques cultuelles à Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.140, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : une vie publique sous le regard des dieux</w:t>
+                <w:t xml:space="preserve">Approvisionnement et matériaux de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Mantel Étienne; Parétias Jonas; Marlin Laurence. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvana Editoriale, pp.109-121, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.164, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04197640v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement et matériaux de construction</w:t>
+                <w:t xml:space="preserve">La cité des Bellovaques pendant la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.164, 2020</w:t>
+              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.75, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414440v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cité des Bellovaques pendant la période romaine</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que l’évergétisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.75, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.122, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150495v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que l’évergétisme ?</w:t>
+                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : une vie publique sous le regard des dieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mantel Étienne; Parétias Jonas; Marlin Laurence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.122, 2020</w:t>
+              <w:t xml:space="preserve">Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvana Editoriale, pp.109-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150505v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu : Topographie générale et insertion territoriale de l'agglomération antique de Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique Régional de la région Normandie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.226-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu - &amp;quot;Bois-l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique Régional de la région Normandie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.223-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu, Bois-l’Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de Normandie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.225-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu, Bois-l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de Normandie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'AMAM et la promotion des collections d'Archéologie Classique de l'Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7464,51 +7598,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “port de Lillebonne” : construction et évolution d’une tradition locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7524,829 +7658,829 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe journées de l’ANACT, « Archéologie &amp; mémoires territoriales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service départemental d’archéologie du Calvados, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existait-il vraiment un port à Lillebonne/Iuliobona pendant l’Antiquité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Autour de la Seine : champs, historiographie, perspectives #3. La Seine et les activités économiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6273 Craham; UR 3831 GRHis; UMR 6266 IDEES, Oct 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène paléo-environnementale de la vallée du Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire (Q14) - Tous à l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, UMR 6566; AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale dans l’estuaire de la Seine - La vallée de la Bolbec/Commerce au cours de l’Holocène : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque de l’APVSM "Paléontologie et Archéologie en Normandie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie et dynamique côtière en Basse Vallée de Seine : Le cas de la vallée de la Bolbec/Commerce au cours de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture “gallo-romaine” ou architecture romaine canonique dans les Trois Gaules ? L’apport des édifices publics de Briga (Eu, « Bois-l’Abbé », Fr) dans l’étude des complexes monumentaux des provinces septentrionales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les composantes monumentales du lieu de culte de Briga et leurs décors : une archéologie de l’espace décoratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric M. Moormann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Roman Provincial Art "Time(s) of transition and change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabrielle KREMER, May 2022, Vienna / Carnuntum, Austria</w:t>
+              <w:t xml:space="preserve">XVe Congrès international AIPMA ANTIQVA PICTVRA "Techniques et procédés d'exécution, de conservation et de mise en valeur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Fernández-Diaz, Sep 2022, Carthagena, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746330v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe monumental de Briga (Eu - “Bois-l'Abbé”) et son lieu de culte</w:t>
+                <w:t xml:space="preserve">Architecture “gallo-romaine” ou architecture romaine canonique dans les Trois Gaules ? L’apport des édifices publics de Briga (Eu, « Bois-l’Abbé », Fr) dans l’étude des complexes monumentaux des provinces septentrionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de master "Sanctuaires et territoires en Gaule romaine" de l'Université Paris I Panthéon Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier de CAZANOVE, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Roman Provincial Art "Time(s) of transition and change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabrielle KREMER, May 2022, Vienna / Carnuntum, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746317v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les composantes monumentales du lieu de culte de Briga et leurs décors : une archéologie de l’espace décoratif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le complexe monumental de Briga (Eu - “Bois-l'Abbé”) et son lieu de culte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martijn Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Congrès international AIPMA ANTIQVA PICTVRA "Techniques et procédés d'exécution, de conservation et de mise en valeur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Fernández-Diaz, Sep 2022, Carthagena, Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire de master "Sanctuaires et territoires en Gaule romaine" de l'Université Paris I Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier de CAZANOVE, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746263v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique de l’îlot VIII de Briga : première approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,1039 +8495,1039 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remploi(s) à l’époque romaine : le cas des chantiers de (dé)construction du complexe public ouest de Briga (Eu, “Bois-l’Abbé”, Seine-Maritime, Fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès Francophone d’Histoire de la Construction (4CFHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briga se révèle : la (re)découverte récente d’une importante ville romaine du nord des Trois Gaules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Haguenau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions et transformations architecturales du temple central du lieu de culte du complexe monumental ouest (îlot I) de la ville de Briga (Eu, « Bois-l’Abbé, 76)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Lieux de culte en Gaule du Sud (IIe s. av. J.-C.-Ve s. ap. J.-C.) et dans les provinces limitrophes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine AGUSTA-BOULAROT; Marilyne BOVAGNE; Stéphanie RAUX; Grégory VACASSY; Ghislain VINCENT, May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme décoratif du complexe monumental de Briga (Eu, Bois-l’Abbé, 76)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Programmes décoratifs et complexes monumentaux : regards croisés sur quelques villes du nord des Trois Gaules"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jonas Parétias; Étienne Mantel, Oct 2021, Eu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe monumental de l'agglomération de Briga (Eu, « Bois-l’Abbé ») à l'époque sévérienne : organisation, architecture et décoration sculptée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Briga, une ville de la Gaule Belgique. Comment une remise en question des données anciennes en révèle l’importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique de formation à l’expertise de l’architecture antique "Questions d’architecture d’Orient et d’Occident"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence CAVALIER, Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXVIIIèmes Rencontres Archéologiques de Saint-Céré (46)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Céré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387850v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
+                <w:t xml:space="preserve">Sacralità nel nord dei Tres Galliae. Il complesso architettonico di Briga (Eu, “Bois-l’Abbé”, Francia): un caso di studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">I Convegno di Antichità Classiche di Tor Vergata "Land Experience in Antiquity. Construire, Ridefinire, Abitare", Università degli Studi di Roma Tor Vergata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio STOCK; Armando CRISTILLI; Alessia GONFLONI, May 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373491v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Briga/Eu &amp;quot;Bois-l'Abbé&amp;quot; (Seine-Maritime) : approche architecturale des principaux monuments publics et étude de la céramique antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briga, une ville de la Gaule Belgique. Comment une remise en question des données anciennes en révèle l’importance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le complexe monumental de l'agglomération de Briga (Eu, « Bois-l’Abbé ») à l'époque sévérienne : organisation, architecture et décoration sculptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIèmes Rencontres Archéologiques de Saint-Céré (46)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Céré, France</w:t>
+              <w:t xml:space="preserve">École thématique de formation à l’expertise de l’architecture antique "Questions d’architecture d’Orient et d’Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence CAVALIER, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373570v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacralità nel nord dei Tres Galliae. Il complesso architettonico di Briga (Eu, “Bois-l’Abbé”, Francia): un caso di studio</w:t>
+                <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Convegno di Antichità Classiche di Tor Vergata "Land Experience in Antiquity. Construire, Ridefinire, Abitare", Università degli Studi di Roma Tor Vergata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabio STOCK; Armando CRISTILLI; Alessia GONFLONI, May 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422480v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les édifices de spectacles dans les Trois Gaules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral "Le théâtre antique en Grèce et en Italie : créations et traditions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Charles MORETTI, Apr 2018, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Briga (Eu - &amp;quot;Bois-l'Abbé&amp;quot;) : vers une révision du dossier architectural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe II « Institutions civiques et panoplies monumentales » de l’UMR 7044</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restituer le décor architectural d'un complexe monumental d'époque romaine : méthode, contraintes et premiers résultats sur le site de Briga (Eu, Seine-Maritime, 76)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interdisciplinaire du Département d’Archéologie de la Faculté de Sciences Historiques de l’Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu, &amp;quot;Bois-l'Abbé&amp;quot; (76) : un aperçu du décor architectural de Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Archéologiques Régionales de Haute-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Conches-en-Ouches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9403,483 +9537,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dead and the City: The Cremations of a Woman and a Child in a Caleti Necropolis During the High Roman Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORB. International Congress on Roman Bioarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Zagreb (partiellement virtuel), Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliobona : pour une géoarchéologie antique - Trajectoire environnementale holocène d’une vallée anthropisée affluente de la basse Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental evolution of small tributary valleys in the Lower Seine Valley : the case of Commerce Valley during Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researcher in Archeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tübingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quartier Nord de l’agglomération romaine de Briga : un secteur sujet aux glissements de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres conclusives Construire face aux sociétés naturelles dans les sociétés anciennes du projet ANR RECAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Naples, Italie. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9947,51 +10081,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D628F54"/>
+    <w:nsid w:val="7DF9A799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10095,51 +10229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D50FC24"/>
+    <w:nsid w:val="8261ED7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10243,51 +10377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9ECD6183"/>
+    <w:nsid w:val="1498DBB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10391,51 +10525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="296B83D0"/>
+    <w:nsid w:val="17C6B3D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10539,51 +10673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F08CC81F"/>
+    <w:nsid w:val="1F52A6C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10687,51 +10821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="80CD0B70"/>
+    <w:nsid w:val="F5790BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10835,51 +10969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0C803AE6"/>
+    <w:nsid w:val="BE641421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11084,51 +11218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonas-paretias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0990-8149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253936284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5161760364021642137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atelier-pandore.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.treedis.com/tour/briga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france3-regions.francetvinfo.fr/normandie/seine-maritime/documentaire-briga-ville-oubliee-redecouvrez-site-archeologique-exceptionnel-normandie-1898160.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04415057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021STRAG030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine-Annabelle Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Ronin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w9w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mantel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658159v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.4161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boule" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Deschamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Moormann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Stoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04595694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746330v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonas-paretias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0990-8149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253936284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5161760364021642137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atelier-pandore.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.treedis.com/tour/briga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france3-regions.francetvinfo.fr/normandie/seine-maritime/documentaire-briga-ville-oubliee-redecouvrez-site-archeologique-exceptionnel-normandie-1898160.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04415057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021STRAG030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine-Annabelle Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Ronin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w9w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mantel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658159v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.4161" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Deschamps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Moormann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Stoll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04595694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>