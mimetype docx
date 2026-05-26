--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -137,50 +137,71 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253936284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5161760364021642137</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">O_sV2l0AAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -357,51 +378,51 @@
         <w:t xml:space="preserve">II. EXPÉRIENCE PROFESSIONNELLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. Postes occupés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2020-2022 : Université de Franche-Comté - Chargé d’enseignement (vacataire)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Juin 2020 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Atelier Pandore</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Chargé de recherches documentaires (CDD 15 jours)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2018-2019 : Université de Strasbourg - Chargé d’enseignement (vacataire)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2015-2018 :  Université de Strasbourg - Doctorant contractuel du MESR (CDD 3 ans)</w:t>
@@ -739,71 +760,71 @@
         </w:rPr>
         <w:t xml:space="preserve">2021</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (avec Étienne Mantel et Laurence Marlin).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exposition de plus 250 objets, principalement romains, complétés par des archives du XIXe siècle, issus de l’agglomération romaine de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Briga</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> – Musée des Antiquités Rouen-Métropole, 76 000 Rouen, du 26 décembre 2020 au 16 mai 2021 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">visite virtuelle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) – Chapelle du Collège des Jésuites d’Eu, 76 260 Eu, 24 juillet au 31 octobre 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2020 : Conseiller scientifique pour le documentaire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Briga, la ville oubliée</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, réalisé par David Geoffroy (coproduction Court-jus Production – France Télévisions – France 3 Normandie, avec le soutien du CNC et du ministère de la Culture – Drac – SRA de Normandie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2019 : Membre du Comité d’organisation de la 2e Journée d’Études Doctorale Grand-Est en Sciences Humaines et Sociales &amp;quot;Espaces et territoires à la croisée des SHS&amp;quot;, organisée par les Universités de Strasbourg, de Nancy, de Haute-Alsace et de Reims – Nancy – 24 avril 2019 (26 communications).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -963,100 +984,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édifices et complexes monumentaux publics dans le nord des Trois Gaules : architecture, ornementation et organisation à partir de l’exemple de Briga (Eu, Bois-l’Abbé, Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Strasbourg (UNISTRA), 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021STRAG030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04415057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1066,218 +1087,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui es-tu, Apollon ? De l'Antiquité à la culture pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine-Annabelle Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Octopus; Musée Julibona, 2023, 978-2-900314-39-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briga : aux confins septentrionaux de l'Empire, une ville romaine se révèle, Catalogue de l’exposition &amp;quot;Quand la Normandie était romaine. Briga, une ville retrouvée&amp;quot; organisée au Musée des Antiquités Rouen Métropole, 26 décembre 2020 - 20 juin 2021 / Chapelle du collège des Jésuites d’Eu, 24 juillet 2021 - 31 octobre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Editoriale, pp.224, 2020, 9788836644308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1287,124 +1308,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et résiliences urbaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo González Villaescusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Ronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et résiliences urbaines Vivre avec les risques dans les villes, de l’antiquité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lillebonne, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1414,3207 +1435,3325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene History of the Lower Seine Estuary and the Commerce Valley Tributary (Normandy, France): A Palaeoenvironmental Framework for the Roman Landscape of Juliobona (Lillebonne) and Implication for Port Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 41 (2), pp.e70048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gea.70048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation du patrimoine romain. L’exemple du projet “Juliobona, LA cité antique sur la Seine”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 35 (septembre-novembre 2025), pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Actes du troisième colloque de l'APVSM, Paléontologie et Archéologie en Normandie, 14-15 octobre 2023, pp.177-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollon, un dieu aux mille visages. Retour sur l’exposition Qui es-tu Apollon ? De Juliobona à la culture pop (Juliobona, le musée gallo-romain à Lillebonne, 15 avril – 30 novembre 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40, pp.307-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12w9w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de deux années fastes (2020-2021) pour les ruines de la ville romaine de Briga</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La céramique de l'îlot VIII de Briga (fin du Ier-IIIe siècle) : première approche. L'exemple de la structure 3 bis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Amys du Vieil Eu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Bulletin 2021 (27-32)</w:t>
+              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.495-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100756v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique de l'îlot VIII de Briga (fin du Ier-IIIe siècle) : première approche. L'exemple de la structure 3 bis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Bilan de deux années fastes (2020-2021) pour les ruines de la ville romaine de Briga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de la Société française d'étude de la céramique antique en Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.495-511</w:t>
+              <w:t xml:space="preserve">Les Amys du Vieil Eu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bulletin 2021 (27-32)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197706v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eu. Fouilles récentes à Briga</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">« Statuette de Mercure et son socle » , in: « Regards sur les collections »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 604, décembre, pp.10-11</w:t>
+              <w:t xml:space="preserve">Le Temps des Collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors-série, p. 130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100674v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Statuette de Mercure et son socle » , in: « Regards sur les collections »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">« Briga », in: « Périégèse. Voyage dans l’Antiquité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des Collections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Hors-série, p. 130-131</w:t>
+              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200968v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Briga », in: « Périégèse. Voyage dans l’Antiquité »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Eu. Fouilles récentes à Briga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 604, décembre, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258327v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe public de Briga au début du IIIe siècle ap. J.-C. : un ambitieux programme monumental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 160, décembre 2021-janvier-février 2022, pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Briga »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen. Quand la Normandie était romaine : Briga, une ville retrouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°594, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briga. Une ville romaine révélée en forêt d'Eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 592, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briga, une ville de la Gaule Belgique. Comment une remise en question des données anciennes en révèle l’existence et son importance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Rencontres archéologiques de Saint-Céré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.51-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l’occupation d’une ville : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.217-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02893719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Functions of Theaters in Roman Northern Gaul: the Theatrical Monument of Briga (Eu, &amp;quot;Bois-l'Abbé&amp;quot;, Fr&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiasos: rivista di archeologia e storia dell'architettura antica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, G. Mazzilli (a cura di), In solo provinciali, Sull’architettura delle province, da Augusto ai Severi, tra inerzie locali e romanizzazione, 9.2, p. 269-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor architectural de Briga (Eu, « Bois l’Abbé », Seine-Maritime) : premiers éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie, Conches-en-Ouche, 5-6 juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.89-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.4161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strasbourg. Trésors de la gypsothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Boule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (11)</w:t>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2025. Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Arseneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2026, pp.541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04985277v1</w:t>
+                <w:t xml:space="preserve">hal-05620242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée de la domus &amp;quot;Saint-Denis&amp;quot; (campagne 2024). Rapport d'opération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05006142v1</w:t>
+                <w:t xml:space="preserve">hal-04985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée menée sur la place Félix-Faure (campagne 2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée de la domus &amp;quot;Saint-Denis&amp;quot; (campagne 2024). Rapport d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Androuin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.165</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine Agglo. 2025, 177 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684417v1</w:t>
+                <w:t xml:space="preserve">hal-05006142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée menée sur la place Félix-Faure (campagne 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Androuin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04678191v1</w:t>
+                <w:t xml:space="preserve">hal-04684417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée. Recherche sur le théâtre et ses abords. Agglomération antique de Briga, “Bois-l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Azzaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blondel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05353241v1</w:t>
+                <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois-l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagnes de fouilles 2020-2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rapport de fouille programmée. Recherche sur le théâtre et ses abords. Agglomération antique de Briga, “Bois-l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2022</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA de Normandie, Caen. 2023, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03746309v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois-l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagnes de fouilles 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Voisin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493606v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'Archéologie de Normandie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046979v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046982v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Topographie générale et insertion territoriale de la ville de Briga », Rapports de fouilles programmées, Agglomération antique de Briga, “Bois l’Abbé”, Eu (Seine-Maritime – 76 255 001 AH), campagne de fouilles 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Normandie. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agglomération antique d’Eu, Briga, “Bois l’Abbé” (Seine-Maritime – 76 255 001 AH), fouille programmée, campagne de fouilles 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Jonvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service archéologique régional de Haute-Normandie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4624,2406 +4763,2406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les composantes monumentales du lieu de culte de Briga et leurs décors : première approche d’une archéologie de l’espace décoratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric M. Moormann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alicia Fernández-Díaz; Gonzalo Castillo Alcántara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTIQVA PICTVRA: técnicas y procesos de ejecución, conservación y puesta en valor. Actes du XVe Congrès international AIPMA, Carthagena (ES), 12-16 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editum. Ediciones de la Universidad de Murcia, p. 163-174, 2025, 9788410172340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Rome aux Trois Gaules. Devenir du culte d'Apollon aux époques républicaine et impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clotuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiphaine Annabelle Besnard; Fabien Bièvre-Perrin; Élise Cousin; Jonas Parétias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui es-tu Apollon. De l'Antiquité à la culture pop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Octopus, pp.56-63, 2023, 9782900314395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : un cadre de vie sous le regard des dieux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le théâtre de Briga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.123, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146834v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des maisons romaines à Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.165, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre de Briga</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aspect monumental et politique édilitaire : un cadre de vie sous le regard des dieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.123, 2020</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150506v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de la recherche archéologique au &amp;quot;Bois-l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.26-34, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briga aujourd’hui et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.186-207, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des conditions topographiques et environnementales favorables aux premières implantations humaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.48-57, 2020</w:t>
+              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146813v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation urbaine et vie quotidienne de l’agglomération entre la fin du Ier siècle et la fin du IIIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Mantel; Laurence Marlin; Jonas Parétias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146836v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d’une agglomération : chronologie de l’occupation au lendemain de la Guerre des Gaules jusqu’au dernier tiers du Ier siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Des conditions topographiques et environnementales favorables aux premières implantations humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.64-73, 2020, 9788836644308</w:t>
+              <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.48-57, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146828v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospection et la perception du site archéologique en forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’équipement de l’auxiliaire gaulois et du légionnaire romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.208, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.77-78, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150512v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une ville au lendemain de la guerre des Gaules ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.76, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équipement de l’auxiliaire gaulois et du légionnaire romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La prospection et la perception du site archéologique en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.77-78, 2020</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.208, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150503v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclin urbain au cours de l’Antiquité tardive et présence diffuse au haut Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Mantel; Jonas Parétias; Laurence Marlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.154-163, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des nouvelles technologies pour l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.209, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration en Gaule romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.74, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle population habitait le Quartier Nord ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.167, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique de Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.124, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et pratiques cultuelles à Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.140, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approvisionnement et matériaux de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">É. MANTEL; J. PARÉTIAS; L. MARLIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.164, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cité des Bellovaques pendant la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.75, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’évergétisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: É. MANTEL, J. PARÉTIAS et L. MARLIN (dir.), Briga : aux confins septentrionaux de l’Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.122, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect monumental et politique édilitaire : une vie publique sous le regard des dieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mantel Étienne; Parétias Jonas; Marlin Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briga, aux confins septentrionaux de l'Empire, une ville romaine se révèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvana Editoriale, pp.109-121, 2020, 9788836644308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04197640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7033,562 +7172,562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu : Topographie générale et insertion territoriale de l'agglomération antique de Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique Régional de la région Normandie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.226-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu - &amp;quot;Bois-l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique Régional de la région Normandie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.223-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu, Bois-l’Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de Normandie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.225-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu, Bois-l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de Normandie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'AMAM et la promotion des collections d'Archéologie Classique de l'Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7598,1936 +7737,1936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “port de Lillebonne” : construction et évolution d’une tradition locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe journées de l’ANACT, « Archéologie &amp; mémoires territoriales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service départemental d’archéologie du Calvados, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existait-il vraiment un port à Lillebonne/Iuliobona pendant l’Antiquité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Autour de la Seine : champs, historiographie, perspectives #3. La Seine et les activités économiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6273 Craham; UR 3831 GRHis; UMR 6266 IDEES, Oct 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène paléo-environnementale de la vallée du Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire (Q14) - Tous à l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, UMR 6566; AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale dans l’estuaire de la Seine - La vallée de la Bolbec/Commerce au cours de l’Holocène : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque de l’APVSM "Paléontologie et Archéologie en Normandie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie et dynamique côtière en Basse Vallée de Seine : Le cas de la vallée de la Bolbec/Commerce au cours de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les composantes monumentales du lieu de culte de Briga et leurs décors : une archéologie de l’espace décoratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric M. Moormann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Congrès international AIPMA ANTIQVA PICTVRA "Techniques et procédés d'exécution, de conservation et de mise en valeur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Fernández-Diaz, Sep 2022, Carthagena, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture “gallo-romaine” ou architecture romaine canonique dans les Trois Gaules ? L’apport des édifices publics de Briga (Eu, « Bois-l’Abbé », Fr) dans l’étude des complexes monumentaux des provinces septentrionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Colloquium on Roman Provincial Art "Time(s) of transition and change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gabrielle KREMER, May 2022, Vienna / Carnuntum, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe monumental de Briga (Eu - “Bois-l'Abbé”) et son lieu de culte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de master "Sanctuaires et territoires en Gaule romaine" de l'Université Paris I Panthéon Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier de CAZANOVE, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique de l’îlot VIII de Briga : première approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remploi(s) à l’époque romaine : le cas des chantiers de (dé)construction du complexe public ouest de Briga (Eu, “Bois-l’Abbé”, Seine-Maritime, Fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès Francophone d’Histoire de la Construction (4CFHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briga se révèle : la (re)découverte récente d’une importante ville romaine du nord des Trois Gaules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Haguenau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions et transformations architecturales du temple central du lieu de culte du complexe monumental ouest (îlot I) de la ville de Briga (Eu, « Bois-l’Abbé, 76)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Lieux de culte en Gaule du Sud (IIe s. av. J.-C.-Ve s. ap. J.-C.) et dans les provinces limitrophes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine AGUSTA-BOULAROT; Marilyne BOVAGNE; Stéphanie RAUX; Grégory VACASSY; Ghislain VINCENT, May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme décoratif du complexe monumental de Briga (Eu, Bois-l’Abbé, 76)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Programmes décoratifs et complexes monumentaux : regards croisés sur quelques villes du nord des Trois Gaules"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jonas Parétias; Étienne Mantel, Oct 2021, Eu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briga, une ville de la Gaule Belgique. Comment une remise en question des données anciennes en révèle l’importance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes Rencontres Archéologiques de Saint-Céré (46)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Saint-Céré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacralità nel nord dei Tres Galliae. Il complesso architettonico di Briga (Eu, “Bois-l’Abbé”, Francia): un caso di studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Convegno di Antichità Classiche di Tor Vergata "Land Experience in Antiquity. Construire, Ridefinire, Abitare", Università degli Studi di Roma Tor Vergata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabio STOCK; Armando CRISTILLI; Alessia GONFLONI, May 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Briga/Eu &amp;quot;Bois-l'Abbé&amp;quot; (Seine-Maritime) : approche architecturale des principaux monuments publics et étude de la céramique antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe monumental de l'agglomération de Briga (Eu, « Bois-l’Abbé ») à l'époque sévérienne : organisation, architecture et décoration sculptée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique de formation à l’expertise de l’architecture antique "Questions d’architecture d’Orient et d’Occident"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence CAVALIER, Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387850v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l’occupation d’une ville romaine : les enjeux du PCR « Topographie générale et insertion territoriale de l’agglomération antique de Briga »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le complexe monumental de l'agglomération de Briga (Eu, « Bois-l’Abbé ») à l'époque sévérienne : organisation, architecture et décoration sculptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences -Archéologie (RIIGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno GAVAZZI, Jun 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">École thématique de formation à l’expertise de l’architecture antique "Questions d’architecture d’Orient et d’Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence CAVALIER, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373491v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les édifices de spectacles dans les Trois Gaules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral "Le théâtre antique en Grèce et en Italie : créations et traditions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Charles MORETTI, Apr 2018, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Briga (Eu - &amp;quot;Bois-l'Abbé&amp;quot;) : vers une révision du dossier architectural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe II « Institutions civiques et panoplies monumentales » de l’UMR 7044</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restituer le décor architectural d'un complexe monumental d'époque romaine : méthode, contraintes et premiers résultats sur le site de Briga (Eu, Seine-Maritime, 76)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interdisciplinaire du Département d’Archéologie de la Faculté de Sciences Historiques de l’Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu, &amp;quot;Bois-l'Abbé&amp;quot; (76) : un aperçu du décor architectural de Briga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Archéologiques Régionales de Haute-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Conches-en-Ouches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9537,483 +9676,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dead and the City: The Cremations of a Woman and a Child in a Caleti Necropolis During the High Roman Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORB. International Congress on Roman Bioarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Zagreb (partiellement virtuel), Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliobona : pour une géoarchéologie antique - Trajectoire environnementale holocène d’une vallée anthropisée affluente de la basse Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental evolution of small tributary valleys in the Lower Seine Valley : the case of Commerce Valley during Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researcher in Archeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tübingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quartier Nord de l’agglomération romaine de Briga : un secteur sujet aux glissements de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Viquesnel-Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres conclusives Construire face aux sociétés naturelles dans les sociétés anciennes du projet ANR RECAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Naples, Italie. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10081,51 +10220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DF9A799"/>
+    <w:nsid w:val="6D307397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8261ED7A"/>
+    <w:nsid w:val="E7B14527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10377,51 +10516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1498DBB0"/>
+    <w:nsid w:val="36E04478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10525,51 +10664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17C6B3D5"/>
+    <w:nsid w:val="86688C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10673,51 +10812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F52A6C1"/>
+    <w:nsid w:val="48431932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10821,51 +10960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F5790BDD"/>
+    <w:nsid w:val="8C15786C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10969,51 +11108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BE641421"/>
+    <w:nsid w:val="995AA6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11218,51 +11357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonas-paretias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0990-8149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253936284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5161760364021642137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atelier-pandore.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.treedis.com/tour/briga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france3-regions.francetvinfo.fr/normandie/seine-maritime/documentaire-briga-ville-oubliee-redecouvrez-site-archeologique-exceptionnel-normandie-1898160.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04415057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021STRAG030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine-Annabelle Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119562v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Ronin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w9w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mantel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658159v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.4161" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Deschamps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Moormann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Stoll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04595694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonas-paretias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0990-8149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253936284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5161760364021642137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=O_sV2l0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atelier-pandore.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.treedis.com/tour/briga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://france3-regions.francetvinfo.fr/normandie/seine-maritime/documentaire-briga-ville-oubliee-redecouvrez-site-archeologique-exceptionnel-normandie-1898160.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04415057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021STRAG030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine-Annabelle Besnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cousin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mantel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Ronin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Besnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w9w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Viquesnel-Schlosser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mantel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658159v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.09" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.4161" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Boule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arseneault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blondel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Deschamps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Moormann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Stoll" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04595694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644308" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937188v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335531v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387850v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373535v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gadacz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02658013v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>