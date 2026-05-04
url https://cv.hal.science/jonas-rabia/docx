--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -800,51 +800,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Electrons Accelerated by the Ganymede‐Magnetosphere Interaction: Survey of Juno High‐Latitude Observations</w:t>
+                <w:t xml:space="preserve">Properties of Electrons Accelerated by the Ganymede-Magnetosphere Interaction: Survey of Juno High-Latitude Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hue</w:t>
@@ -864,909 +864,775 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Szalay</w:t>
+                <w:t xml:space="preserve">J. R. Szalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024JA032604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378580v1</w:t>
+                <w:t xml:space="preserve">insu-04726502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Jovian Current Sheet Models on the Mapping of the UV Auroral Footprints of Io, Europa, and Ganymede</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and Spatial Variability of the Electron Environment at the Orbit of Ganymede as Observed by Juno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pelcener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Nénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Santos-Costa</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 129 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JA032041⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 129 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JA032043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04726554v1</w:t>
+                <w:t xml:space="preserve">hal-04792026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Electrons Accelerated by the Ganymede-Magnetosphere Interaction: Survey of Juno High-Latitude Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and Spatial Variability of the Electron Environment at the Orbit of Ganymede as Observed by Juno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pelcener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Nénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. R. Szalay</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JA032604⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JA032043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726502v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Spatial Variability of the Electron Environment at the Orbit of Ganymede as Observed by Juno</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Jovian Current Sheet Models on the Mapping of the UV Auroral Footprints of Io, Europa, and Ganymede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Nénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pelcener</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Rojo</w:t>
+                <w:t xml:space="preserve">D. Santos-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 129 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JA032043⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 129 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JA032041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792026v1</w:t>
+                <w:t xml:space="preserve">insu-04726554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Spatial Variability of the Electron Environment at the Orbit of Ganymede as Observed by Juno</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pelcener</w:t>
+                <w:t xml:space="preserve">Evidence for Non‐Monotonic and Broadband Electron Distributions in the Europa Footprint Tail Revealed by Juno In Situ Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Szalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Nénon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JA032043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05378581v1</w:t>
+                <w:t xml:space="preserve">insu-04155050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Io, Europa, and Ganymede Auroral Footprints at Jupiter in the Ultraviolet: Positions and Equatorial Lead Angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. R. Gladstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. K. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. K. Greathouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonfond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023JA031363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04473199v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">insu-04155050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1834,51 +1700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B279023"/>
+    <w:nsid w:val="DEC6D19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2065,51 +1931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonas-rabia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1429-9122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin N&#233;non" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62520-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Laffitau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rabia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL119448" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Liboux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA033829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8208;y. Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarkango" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114751" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. N&#233;non" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szalay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos-Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Szalay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelcener" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rojo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378581v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Gladstone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Louis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Greathouse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Szalay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonas-rabia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1429-9122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin N&#233;non" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62520-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Laffitau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rabia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL119448" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Liboux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA033829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8208;y. Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarkango" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114751" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. N&#233;non" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Szalay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelcener" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rojo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos-Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Szalay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Gladstone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Louis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Greathouse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>