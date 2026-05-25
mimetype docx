--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -160,334 +160,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and remote observations of the ultraviolet footprint of the moon Callisto by the Juno spacecraft</w:t>
+                <w:t xml:space="preserve">Injections of Multi‐MeV Electrons in the Magnetosphere of Jupiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rabia</w:t>
+                <w:t xml:space="preserve">Quentin Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hue</w:t>
+                <w:t xml:space="preserve">Ulysse Laffitau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Louis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonas Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62520-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JA034199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378555v1</w:t>
+                <w:t xml:space="preserve">hal-05238619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injections of Multi‐MeV Electrons in the Magnetosphere of Jupiter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">In situ and remote observations of the ultraviolet footprint of the moon Callisto by the Juno spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (9), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JA034199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62520-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238619v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassini CAPS‐ELS Observations of Low‐Energy Electron Beams Within Enceladus Mid‐Latitude Flux Tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -532,351 +532,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M‐Shell and Local Time Variability of the Electron and Magnetic Environments at the Orbit of Callisto as Observed by the Juno and Galileo Missions</w:t>
+                <w:t xml:space="preserve">Radial Evolution of Electron Pitch Angle Distributions in the Inner Part of Jovian Magnetosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Liboux</w:t>
+                <w:t xml:space="preserve">Z.‐y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Modolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Nénon</w:t>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seves</w:t>
+                <w:t xml:space="preserve">Y. Sarkango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JA033829. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JA033829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GL114751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198671v1</w:t>
+                <w:t xml:space="preserve">hal-05051592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Evolution of Electron Pitch Angle Distributions in the Inner Part of Jovian Magnetosphere</w:t>
+                <w:t xml:space="preserve">M‐Shell and Local Time Variability of the Electron and Magnetic Environments at the Orbit of Callisto as Observed by the Juno and Galileo Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.‐y. Liu</w:t>
+                <w:t xml:space="preserve">Thomas Le Liboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Blanc</w:t>
+                <w:t xml:space="preserve">Ronan Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sarkango</w:t>
+                <w:t xml:space="preserve">A. Seves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (17), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JA033829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GL114751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JA033829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051592v1</w:t>
+                <w:t xml:space="preserve">hal-05198671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Electrons Accelerated by the Ganymede-Magnetosphere Interaction: Survey of Juno High-Latitude Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -979,51 +979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1087,77 +1087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and Spatial Variability of the Electron Environment at the Orbit of Ganymede as Observed by Juno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelcener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1208,90 +1208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Jovian Current Sheet Models on the Mapping of the UV Auroral Footprints of Io, Europa, and Ganymede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Santos-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1342,90 +1342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Non‐Monotonic and Broadband Electron Distributions in the Europa Footprint Tail Revealed by Juno In Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J R Szalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Nénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1476,51 +1476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Io, Europa, and Ganymede Auroral Footprints at Jupiter in the Ultraviolet: Positions and Equatorial Lead Angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. R. Gladstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,51 +1700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEC6D19F"/>
+    <w:nsid w:val="0F727831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1931,51 +1931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonas-rabia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1429-9122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378555v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin N&#233;non" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62520-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Laffitau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rabia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL119448" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Liboux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA033829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8208;y. Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarkango" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114751" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. N&#233;non" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Szalay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelcener" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rojo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos-Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Szalay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Gladstone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Louis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Greathouse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonas-rabia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1429-9122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238619v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin N&#233;non" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Laffitau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rabia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62520-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL119448" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8208;y. Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarkango" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Liboux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA033829" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. N&#233;non" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Szalay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelcener" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rojo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos-Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Szalay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Gladstone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Louis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Greathouse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA031363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>