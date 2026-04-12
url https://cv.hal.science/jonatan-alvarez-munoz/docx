--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -472,51 +472,51 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-023-02004-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881642v1</w:t>
+                <w:t xml:space="preserve">hal-04550223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Fire Localization: From Reinforcement Learning Exploration to a Dynamic Drone Control</w:t>
               </w:r>
@@ -606,51 +606,51 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-023-02004-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550223v1</w:t>
+                <w:t xml:space="preserve">hal-04881642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-Tolerant Event-Based Adaptive Sliding-Mode Control for VTOL Rotorcrafts Multi-Agent Systems</w:t>
               </w:r>
@@ -1060,248 +1060,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Position Estimation and Flocking Control in Multi-Robot Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assia Belbachir</w:t>
+                <w:t xml:space="preserve">Direct Biologically-Inspired Sliding-Mode Control of a Rotorcraft System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J U Alvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Antonio Escareno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Rodolfo Garcia Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012927200003822⟩</w:t>
+              <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801567v1</w:t>
+                <w:t xml:space="preserve">hal-04631600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Biologically-Inspired Sliding-Mode Control of a Rotorcraft System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+                <w:t xml:space="preserve">Dynamic Position Estimation and Flocking Control in Multi-Robot Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. </w:t>
+              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.269-276, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0012927200003822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631600v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLF-based Control for Aerial Manipulation using Multirotor UAVs</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS), 06-09 June 2023, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
@@ -1415,274 +1415,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Parametric Analysis of PID Delay-Based Controllers for Quadrotor UAVs</w:t>
+                <w:t xml:space="preserve">Distributed Event-Based Sliding-Mode Consensus Control in Dynamic Formation for VTOL-UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Castillo-Zamora</w:t>
+                <w:t xml:space="preserve">Jonatan U Alvarez-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Hernandez-Diez</w:t>
+                <w:t xml:space="preserve">Jose J Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam Boussaada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Alvarez-Munoz</w:t>
+                <w:t xml:space="preserve">J. Escareno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.28-37, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.1364-1373, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490161v1</w:t>
+                <w:t xml:space="preserve">hal-03351323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Event-Based Sliding-Mode Consensus Control in Dynamic Formation for VTOL-UAVs</w:t>
+                <w:t xml:space="preserve">A Preliminary Parametric Analysis of PID Delay-Based Controllers for Quadrotor UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan U Alvarez-Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Chevalier</w:t>
+                <w:t xml:space="preserve">Jose Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose J Castillo-Zamora</w:t>
+                <w:t xml:space="preserve">Jose Hernandez-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Escareno</w:t>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Escareno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Alvarez-Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.1364-1373, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.28-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351323v1</w:t>
+                <w:t xml:space="preserve">hal-04490161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-delay Control of a Multi-Rotor VTOL Multi-Agent System Towards Transport Operations</w:t>
               </w:r>
@@ -1694,64 +1694,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Escareno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mendez-Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1796,779 +1796,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Disturbance Rejection Control for Attitude Stabilization of Multi-rotors UAVs with bounded inputs</w:t>
+                <w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV for In-contact Cracks-sensing Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pulido-Flores</w:t>
+                <w:t xml:space="preserve">David Nieto Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Escareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guerrero-Castellanos</w:t>
+                <w:t xml:space="preserve">César Fernando Méndez Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Linares-Flores</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2018 - International Conference on Unmanned Aircraft Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS.2018.8453454⟩</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Robot Control SYROCO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. pp.318--323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541203v1</w:t>
+                <w:t xml:space="preserve">hal-01961821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-delay Tolerant Control of an Omnidirectional Multi-agent System for Transport Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Escareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mendez-Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV for In-contact Cracks-sensing Operations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Islam Boussaada</w:t>
+                <w:t xml:space="preserve">Quaternion Modeling and Observer-based Torque Compensation of an Aerial Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Alavrez Muños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Robot Control SYROCO 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.561⟩</w:t>
+              <w:t xml:space="preserve">MICNON 2018 - 2nd IFAC Conference on Modelling, Identification and Control of Nonlinear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jalisco, Mexico. pp.543-548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961821v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion Modeling and Observer-based Torque Compensation of an Aerial Manipulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Active Disturbance Rejection Control for Attitude Stabilization of Multi-rotors UAVs with bounded inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pulido-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+                <w:t xml:space="preserve">J. Linares-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+                <w:t xml:space="preserve">S. Maya-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON 2018 - 2nd IFAC Conference on Modelling, Identification and Control of Nonlinear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Jalisco, Mexico. pp.543-548, </w:t>
+              <w:t xml:space="preserve">ICUAS 2018 - International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dallas, United States. pp.1181-1188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2018.8453454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053030v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+                <w:t xml:space="preserve">Position Control of a Quadrotor under External Constant Disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
+                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.180-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211118v1</w:t>
+                <w:t xml:space="preserve">hal-01236134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity control of mini-UAV using a helmet system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.329-335</w:t>
@@ -2583,229 +2574,238 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position Control of a Quadrotor under External Constant Disturbance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pedro Castillo</w:t>
+                <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236134v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral backstepping control for trajectory tracking of a hybrid vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2882,77 +2882,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3245,51 +3245,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of VTOL vehicles with rigid manipulators</w:t>
+                <w:t xml:space="preserve">Modélisation et contrôle des véhicules VTOL avec manipulateurs rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Grenoble Alpes; Universidad Autónoma de Puebla, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3412,51 +3412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47FF8748"/>
+    <w:nsid w:val="1CC00CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3643,51 +3643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonatan-alvarez-munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1038-6800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225419785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J U Alvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia Carrillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio Scola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franco-Robles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3520918" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Belbachir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Chahal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-02004-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3203374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-018-1145-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012927200003822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castillo-Zamora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Diez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476821" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J Castillo-Zamora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escareno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Zamora" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Barrios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02541203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pulido-Flores" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maya-Rueda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2018.8453454" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escare&#241;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540692" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nieto Hernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Colmenares Vazquez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2015.7152293" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT077" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonatan-alvarez-munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1038-6800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225419785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J U Alvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia Carrillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio Scola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franco-Robles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3520918" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Belbachir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Chahal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-02004-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3203374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-018-1145-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012927200003822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J Castillo-Zamora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escareno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476730" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castillo-Zamora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Diez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476821" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Zamora" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Barrios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nieto Hernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escare&#241;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540692" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02541203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pulido-Flores" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maya-Rueda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2018.8453454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Colmenares Vazquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2015.7152293" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT077" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>