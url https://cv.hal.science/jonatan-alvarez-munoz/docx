--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">225419785</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-UExKy0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -220,829 +241,829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limbic System-Inspired Robust Event-Driven Control for High-Order Uncertain Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Escareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J U Alvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garcia Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Franco-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.3057-3062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3520918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Fire Localization: From Reinforcement Learning Exploration to a Dynamic Drone Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamy Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 109 (4), pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-023-02004-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Fire Localization: From Reinforcement Learning Exploration to a Dynamic Drone Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamy Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 109 (4), pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-023-02004-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-Tolerant Event-Based Adaptive Sliding-Mode Control for VTOL Rotorcrafts Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Alvarez-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Antonio Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2022.3203374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotorcraft with a 3DOF Rigid Manipulator: Quaternion-Based Modeling and Real-time Control Tolerant to Multi-Body Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Alavrez Muños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (5), pp.547-558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11633-018-1145-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude Stabilization of a Quadrotor by Means of Event-Triggered Nonlinear Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.123-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-013-9890-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1052,2182 +1073,2182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Biologically-Inspired Sliding-Mode Control of a Rotorcraft System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J U Alvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Antonio Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Rodolfo Garcia Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Rubio Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED61351.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Position Estimation and Flocking Control in Multi-Robot Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.269-276, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012927200003822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLF-based Control for Aerial Manipulation using Multirotor UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Namigtle-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Uziel Alvarez-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Díaz-Téllez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio Enríquez-Caldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Event-Based Sliding-Mode Consensus Control in Dynamic Formation for VTOL-UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan U Alvarez-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose J Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Escareno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.1364-1373, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preliminary Parametric Analysis of PID Delay-Based Controllers for Quadrotor UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Hernandez-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Alvarez-Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.28-37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-delay Control of a Multi-Rotor VTOL Multi-Agent System Towards Transport Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castillo-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mendez-Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.276-283, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV for In-contact Cracks-sensing Operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Escareño</w:t>
+                <w:t xml:space="preserve">Time-delay Tolerant Control of an Omnidirectional Multi-agent System for Transport Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Fernando Méndez Barrios</w:t>
+                <w:t xml:space="preserve">J. Escareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mendez-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Robot Control SYROCO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. pp.318--323, </w:t>
+              <w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961821v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-delay Tolerant Control of an Omnidirectional Multi-agent System for Transport Operations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV for In-contact Cracks-sensing Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Escareño</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">David Nieto Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Escareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Fernando Méndez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540692⟩</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Robot Control SYROCO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. pp.318--323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969082v1</w:t>
+                <w:t xml:space="preserve">hal-01961821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternion Modeling and Observer-based Torque Compensation of an Aerial Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Alavrez Muños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICNON 2018 - 2nd IFAC Conference on Modelling, Identification and Control of Nonlinear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Jalisco, Mexico. pp.543-548, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Disturbance Rejection Control for Attitude Stabilization of Multi-rotors UAVs with bounded inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pulido-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linares-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maya-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUAS 2018 - International Conference on Unmanned Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dallas, United States. pp.1181-1188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS.2018.8453454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position Control of a Quadrotor under External Constant Disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.180-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity control of mini-UAV using a helmet system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. pp.329-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear control of a nano-hexacopter carrying a manipulator arm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral backstepping control for trajectory tracking of a hybrid vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Colmenares Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Castillo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUAS 2015 - International Conference on Unmanned Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Denver, United States. pp.209-217, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2015.7152293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving control of quadrotors carrying a manipulator arm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Lopez-Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLCA 2014 - 16th IFAC Latinamerican Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered nonlinear control for attitude stabilization of a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Juan Téllez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUAS 2013 - 2013 International conference on Unmanned Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Atlanta, Georgie, United States. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Model-Aided Inertial Navigation of a Nonholonomic Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mino-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLCA 2012 - 15th IFAC Latinamerican Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lima, Peru. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3237,114 +3258,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et contrôle des véhicules VTOL avec manipulateurs rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Grenoble Alpes; Universidad Autónoma de Puebla, 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017GREAT077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01745470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3412,51 +3433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CC00CA3"/>
+    <w:nsid w:val="F52809B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3643,51 +3664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonatan-alvarez-munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1038-6800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225419785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J U Alvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia Carrillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio Scola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franco-Robles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3520918" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Belbachir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Chahal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-02004-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3203374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-018-1145-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012927200003822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J Castillo-Zamora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escareno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476730" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castillo-Zamora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Diez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476821" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Zamora" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Barrios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nieto Hernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escare&#241;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540692" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02541203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pulido-Flores" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maya-Rueda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2018.8453454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Colmenares Vazquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2015.7152293" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT077" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonatan-alvarez-munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1038-6800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225419785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-UExKy0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864997v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J U Alvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia Carrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rubio Scola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franco-Robles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3520918" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Belbachir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Chahal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-02004-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881642v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2022.3203374" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan T&#233;llez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-018-1145-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-013-9890-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012927200003822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Namigtle-Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Uziel Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#237;az-T&#233;llez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Enr&#237;quez-Caldera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan U Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J Castillo-Zamora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escareno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476730" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castillo-Zamora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Diez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476821" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Zamora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Barrios" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escare&#241;o" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540692" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nieto Hernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02541203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pulido-Flores" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linares-Flores" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maya-Rueda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2018.8453454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Colmenares Vazquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Lopez-Luna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353943" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2015.7152293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067104v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mino-Aguilar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT077" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>