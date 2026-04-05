--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -329,1013 +329,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow regimes and repose angle in a rotating drum filled with highly concave particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyi Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine M Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/lygy-vjlj⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (3), pp.1584-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172308v1</w:t>
+                <w:t xml:space="preserve">hal-05349368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flow down an inclined plane with highly nonconvex particles: Macroscopic behavior, microstructure, and nonlocal rheology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Flow regimes and repose angle in a rotating drum filled with highly concave particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.055410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/tpzc-lkjy⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.015417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/lygy-vjlj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368322v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granular flow down an inclined plane with highly nonconvex particles: Macroscopic behavior, microstructure, and nonlocal rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine M Doucet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 248 (3), pp.1584-1599. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.055410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/tpzc-lkjy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349368v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Poisson’s ratios recorded in the secondary phloem of Malvaceae: a highlight on the biomechanical function of bark</w:t>
+                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Axel Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Baranger</w:t>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3931, pp.VPC-2023-3931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684126v1</w:t>
+                <w:t xml:space="preserve">hal-04381514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289464v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of memory of an elastic line on its way to limit cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (4), pp.L042901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.L042901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chhean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guérandelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695267v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme Poisson’s ratios recorded in the secondary phloem of Malvaceae: a highlight on the biomechanical function of bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Coué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.1379-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-024-02558-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381514v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric cohesion in two-dimensional systems composed of star-shaped particles</w:t>
               </w:r>
@@ -1373,51 +1373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (4), pp.044908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1451,90 +1451,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady granular flow in a rotating drum: A theoretical nonlocal model for characterizing stress, velocity, and packing fraction profiles, encompassing grain shape effects from convex to highly concave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (4), pp.043310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.140009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (18), pp.312-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2298,287 +2298,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical description of the compaction of soft pentagon assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cantor</w:t>
+                <w:t xml:space="preserve">Study of the technological properties of a wood-plastic composite developed in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Togbé Armel Amadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Codjo Adjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.062902⟩</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 348, pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/bft2021.348.a36750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259685v1</w:t>
+                <w:t xml:space="preserve">hal-03345298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the technological properties of a wood-plastic composite developed in Benin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Gérard</w:t>
+                <w:t xml:space="preserve">Micromechanical description of the compaction of soft pentagon assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 348, pp.49-63. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/bft2021.348.a36750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.062902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345298v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of 3D printed antimicrobial polycaprolactone scaffolds for tissue engineering applications</w:t>
               </w:r>
@@ -2692,1014 +2692,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron nitride-based nano-biocomposites: Design by 3D printing for bone tissue engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huon</w:t>
+                <w:t xml:space="preserve">Compaction of mixtures of rigid and highly deformable particles: A micromechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (4), pp.1865-1874. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241065v1</w:t>
+                <w:t xml:space="preserve">hal-02947856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new biocompatible 3D printed graphene oxide-based scaffolds</w:t>
+                <w:t xml:space="preserve">Investigation of polymer-derived Si–(B)–C–N ceramic/reduced graphene oxide composite systems as active catalysts towards the hydrogen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Belaïd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+                <w:t xml:space="preserve">Quentin Hanniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Teyssier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Barou</w:t>
+                <w:t xml:space="preserve">Moustapha Boussmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 110, pp.110595. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.22003, 1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78558-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477859v1</w:t>
+                <w:t xml:space="preserve">hal-03145377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheared Amorphous Packings Display Two Separate Particle Transport Mechanisms</w:t>
+                <w:t xml:space="preserve">Development of new biocompatible 3D printed graphene oxide-based scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Wang</w:t>
+                <w:t xml:space="preserve">Habib Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua A Dijksman</w:t>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.138001⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.110595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953344v1</w:t>
+                <w:t xml:space="preserve">hal-02477859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of mixtures of rigid and highly deformable particles: A micromechanical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cantor</w:t>
+                <w:t xml:space="preserve">Sheared Amorphous Packings Display Two Separate Particle Transport Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua A Dijksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032904⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.138001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.138001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947856v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of polymer-derived Si–(B)–C–N ceramic/reduced graphene oxide composite systems as active catalysts towards the hydrogen evolution reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Boussmen</w:t>
+                <w:t xml:space="preserve">Boron nitride-based nano-biocomposites: Design by 3D printing for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.22003, 1-15. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.1865-1874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78558-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145377v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent experiments: releasing data from mechanical tests on three dimensional hydrogel sphere packings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yielding, rigidity, and tensile stress in sheared columns of hexapod granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua A. Dijksman</w:t>
+                <w:t xml:space="preserve">Joshua E S Socolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (6), pp.062903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-019-0985-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.062903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426418v1</w:t>
+                <w:t xml:space="preserve">hal-02881045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yielding, rigidity, and tensile stress in sheared columns of hexapod granules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transparent experiments: releasing data from mechanical tests on three dimensional hydrogel sphere packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua E S Socolar</w:t>
+                <w:t xml:space="preserve">Joshua A. Dijksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (6), pp.062903. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.062903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-019-0985-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881045v1</w:t>
+                <w:t xml:space="preserve">hal-02426418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismiclike organization of avalanches in a driven long-range elastic string as a paradigm of brittle cracks</w:t>
+                <w:t xml:space="preserve">Seismicity in sheared granular matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+                <w:t xml:space="preserve">Aghil Abed Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua E S Socolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Rosso</w:t>
+                <w:t xml:space="preserve">Robert Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (2), pp.023001. </w:t>
+              <w:t xml:space="preserve">, 2019, 99, pp.052902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.023001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269109v1</w:t>
+                <w:t xml:space="preserve">hal-02137063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-grain compression: Beyond the jamming point</w:t>
               </w:r>
@@ -3906,288 +3919,288 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamming transition in non-spherical particle systems: pentagons versus disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqiu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cacey Stevens Bester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10035-019-0940-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-Jammed, Fragile, and Steady States in Homogeneously Strained Granular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqiu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua E. s. Socolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (15), pp.158001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.158001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation Field in Diametrically Loaded Soft Cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4219,236 +4232,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59, pp.453-467. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-019-00477-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity in sheared granular matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joshua E S Socolar</w:t>
+                <w:t xml:space="preserve">Seismiclike organization of avalanches in a driven long-range elastic string as a paradigm of brittle cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Behringer</w:t>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99, pp.052902. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.023001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137063v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlightening force chains: a review of photoelasticimetry in granular matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghil Abed Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore A Brzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,77 +4525,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crackling to periodic dynamics in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghil Abed Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4629,90 +4629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinking in a bed of grains activated by shearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4993,51 +4993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5127,51 +5127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody X Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5335,51 +5335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packings of 3D stars: stability and structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong P Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan P Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115 (6), pp.64003 - 64003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6452,135 +6452,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Highly Deformable Mixtures of Soft and Rigid Grains: An Experimental Perspective from the Local Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+                <w:t xml:space="preserve">Experimental study of granular materials composed of platonic polipods: exploring geometric cohesion and solid fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998319v1</w:t>
+                <w:t xml:space="preserve">hal-04998309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating microscale force and fabric anisotropy to macroscale loading in granular materials: an experimental proof of the &amp;quot;Stress-Force-Fabric&amp;quot; relationship.</w:t>
               </w:r>
@@ -6605,51 +6618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraim S. Bililign</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen E. Daniels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6681,148 +6694,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of granular materials composed of platonic polipods: exploring geometric cohesion and solid fraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+                <w:t xml:space="preserve">Exploring Highly Deformable Mixtures of Soft and Rigid Grains: An Experimental Perspective from the Local Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998309v2</w:t>
+                <w:t xml:space="preserve">hal-04998319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-based Behavior Analysis and Modeling for the Honeybee Superorganism: a Platform</w:t>
               </w:r>
@@ -6994,51 +6994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7063,90 +7063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of strongly concave particles in a rotating drum: stress profile predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7210,51 +7210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7394,420 +7394,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259819v1</w:t>
+                <w:t xml:space="preserve">hal-03259845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259845v1</w:t>
+                <w:t xml:space="preserve">hal-03259819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observations of root growth in a controlled photoelastic granular material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avalanches in a granular stick-slip experiment: detection using wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghil Abed Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499260v1</w:t>
+                <w:t xml:space="preserve">hal-01499230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly deformed grain: from the Hertz contact limitation to a new strain field description in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7849,152 +7827,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches in a granular stick-slip experiment: detection using wavelets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental observations of root growth in a controlled photoelastic granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Behringer</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714014008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499230v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning strain of granular matter by basal assisted Couette shear</w:t>
               </w:r>
@@ -8006,64 +8006,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqiu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8088,90 +8088,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamming by compressing a system of granular crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8304,90 +8304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Collapse of Hexapod Packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingqiu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karola Dierichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8442,90 +8442,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of hexapod 3D packings: understanding the global stability from the local organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karola Dierichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8582,51 +8582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d’indentation pour la détection non invasive de l’endommagement du périnée pendant l’accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8703,77 +8703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observations of root growth in a controlled photoelastic granular material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Baltimore, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8830,103 +8830,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on physical and mechanical properties of a recycled polymer composite material as a function of the filler size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Togbé Armel Amadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond C Adjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Togbé Armel Amadji</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Huon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9257,51 +9257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="345529FA"/>
+    <w:nsid w:val="B95D92AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9488,51 +9488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-bares" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7345-0390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177577029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L042901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00345" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togb&#233; Armel Amadji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Codjo Adjovi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2021.348.a36750" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Radhakrishnan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Nagarajan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00965" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bela&#239;d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110595" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Dijksman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zheng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.138001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boussmen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78558-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0985-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E S Socolar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.062903" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lo Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062903" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacey Stevens Bester" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0940-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E.&#8201;s. Socolar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Behringer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00477-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil Abed Zadeh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behringer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052902" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Brzinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Daniels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Dijksman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0942-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.040901" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.010901" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey S O 'Hern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.052902" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody X Lim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Behringer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.184501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Matthew Zheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karola Dierichs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0606-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394287v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith P Cox" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong P Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Bar&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.04.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim S. Bililign" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499260v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499230v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Ding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04272574v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837321v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922025v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C Adjovi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00875585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01540230v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-bares" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7345-0390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177577029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L042901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00345" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togb&#233; Armel Amadji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Codjo Adjovi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2021.348.a36750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Radhakrishnan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Nagarajan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145377v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boussmen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78558-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bela&#239;d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110595" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Dijksman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zheng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.138001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E S Socolar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.062903" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0985-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil Abed Zadeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behringer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052902" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lo Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062903" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacey Stevens Bester" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0940-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E.&#8201;s. Socolar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Behringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00477-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Brzinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Daniels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Dijksman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0942-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.040901" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.010901" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey S O 'Hern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.052902" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody X Lim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Behringer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.184501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Matthew Zheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karola Dierichs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0606-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394287v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith P Cox" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong P Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Bar&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.04.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim S. Bililign" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499230v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Ding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04272574v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837321v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922025v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C Adjovi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00875585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01540230v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>