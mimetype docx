--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -697,420 +697,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
+                <w:t xml:space="preserve">Loss of memory of an elastic line on its way to limit cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
+                <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.L042901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.L042901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381514v1</w:t>
+                <w:t xml:space="preserve">hal-04531448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3931, pp.VPC-2023-3931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695267v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of memory of an elastic line on its way to limit cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
+                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (4), pp.L042901. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.L042901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531448v1</w:t>
+                <w:t xml:space="preserve">hal-04695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chhean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2956,291 +2956,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new biocompatible 3D printed graphene oxide-based scaffolds</w:t>
+                <w:t xml:space="preserve">Sheared Amorphous Packings Display Two Separate Particle Transport Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Belaïd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+                <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Teyssier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Barou</w:t>
+                <w:t xml:space="preserve">Joshua A Dijksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110595⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.138001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.138001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477859v1</w:t>
+                <w:t xml:space="preserve">hal-02953344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheared Amorphous Packings Display Two Separate Particle Transport Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joshua A Dijksman</w:t>
+                <w:t xml:space="preserve">Development of new biocompatible 3D printed graphene oxide-based scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakthivel Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.138001. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.110595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.138001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953344v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron nitride-based nano-biocomposites: Design by 3D printing for bone tissue engineering</w:t>
               </w:r>
@@ -3490,51 +3490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua A. Dijksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3932,51 +3932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqiu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cacey Stevens Bester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqiu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua E. s. Socolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,64 +4629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinking in a bed of grains activated by shearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,51 +4993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5127,51 +5127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody X Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6452,305 +6452,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of granular materials composed of platonic polipods: exploring geometric cohesion and solid fraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+                <w:t xml:space="preserve">Relating microscale force and fabric anisotropy to macroscale loading in granular materials: an experimental proof of the &amp;quot;Stress-Force-Fabric&amp;quot; relationship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen L Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraim S. Bililign</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen E. Daniels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mineapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998309v2</w:t>
+                <w:t xml:space="preserve">hal-04456543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating microscale force and fabric anisotropy to macroscale loading in granular materials: an experimental proof of the &amp;quot;Stress-Force-Fabric&amp;quot; relationship.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ephraim S. Bililign</w:t>
+                <w:t xml:space="preserve">Exploring Highly Deformable Mixtures of Soft and Rigid Grains: An Experimental Perspective from the Local Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen E. Daniels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Mineapolis, United States</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456543v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Highly Deformable Mixtures of Soft and Rigid Grains: An Experimental Perspective from the Local Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+                <w:t xml:space="preserve">Experimental study of granular materials composed of platonic polipods: exploring geometric cohesion and solid fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6778,51 +6778,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998319v1</w:t>
+                <w:t xml:space="preserve">hal-04998309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-based Behavior Analysis and Modeling for the Honeybee Superorganism: a Platform</w:t>
               </w:r>
@@ -7394,490 +7394,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259845v1</w:t>
+                <w:t xml:space="preserve">hal-03259819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Cantor</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259819v1</w:t>
+                <w:t xml:space="preserve">hal-03259845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches in a granular stick-slip experiment: detection using wavelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aghil Abed Zadeh</w:t>
+                <w:t xml:space="preserve">Highly deformed grain: from the Hertz contact limitation to a new strain field description in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Behringer</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499230v1</w:t>
+                <w:t xml:space="preserve">hal-01499266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly deformed grain: from the Hertz contact limitation to a new strain field description in 2D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi-Lo Vu</w:t>
+                <w:t xml:space="preserve">Avalanches in a granular stick-slip experiment: detection using wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghil Abed Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499266v1</w:t>
+                <w:t xml:space="preserve">hal-01499230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observations of root growth in a controlled photoelastic granular material</w:t>
               </w:r>
@@ -8006,51 +8006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqiu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8088,64 +8088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamming by compressing a system of granular crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8343,51 +8343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingqiu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karola Dierichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8582,51 +8582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d’indentation pour la détection non invasive de l’endommagement du périnée pendant l’accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9257,51 +9257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B95D92AE"/>
+    <w:nsid w:val="FC1F35AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9488,51 +9488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-bares" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7345-0390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177577029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L042901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00345" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togb&#233; Armel Amadji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Codjo Adjovi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2021.348.a36750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Radhakrishnan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Nagarajan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145377v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boussmen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78558-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bela&#239;d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110595" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Dijksman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zheng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.138001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E S Socolar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.062903" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0985-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil Abed Zadeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behringer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052902" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lo Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062903" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacey Stevens Bester" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0940-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E.&#8201;s. Socolar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Behringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00477-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Brzinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Daniels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Dijksman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0942-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.040901" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.010901" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey S O 'Hern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.052902" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody X Lim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Behringer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.184501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Matthew Zheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karola Dierichs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0606-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394287v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith P Cox" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong P Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Bar&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.04.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim S. Bililign" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499230v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Ding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04272574v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837321v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922025v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C Adjovi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00875585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01540230v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-bares" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7345-0390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177577029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L042901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00345" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togb&#233; Armel Amadji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Codjo Adjovi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2021.348.a36750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Radhakrishnan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Nagarajan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145377v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boussmen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78558-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Dijksman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zheng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.138001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bela&#239;d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110595" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E S Socolar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.062903" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0985-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil Abed Zadeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behringer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052902" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lo Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062903" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacey Stevens Bester" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0940-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E.&#8201;s. Socolar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Behringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00477-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Brzinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Daniels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Dijksman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0942-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.040901" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.010901" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey S O 'Hern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.052902" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody X Lim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Behringer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.184501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Matthew Zheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karola Dierichs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0606-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394287v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith P Cox" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong P Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Bar&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.04.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456543v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L Lee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim S. Bililign" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Ding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04272574v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837321v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922025v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C Adjovi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00875585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01540230v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>