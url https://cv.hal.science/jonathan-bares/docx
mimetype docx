--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,9202 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9151 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan Barés </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jonathan-bares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7345-0390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">177577029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=t9eOXxgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated identification of honey bee pollen loads for field‐applied palynological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 248 (3), pp.1584-1599. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow regimes and repose angle in a rotating drum filled with highly concave particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.015417. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/lygy-vjlj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular flow down an inclined plane with highly nonconvex particles: Macroscopic behavior, microstructure, and nonlocal rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (5), pp.055410. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/tpzc-lkjy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental exploration of geometric cohesion and solid fraction in columns of highly non-convex Platonic polypods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-024-01490-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Roquefeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of memory of an elastic line on its way to limit cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Agoritsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (4), pp.L042901. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.L042901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Roquefeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3931, pp.VPC-2023-3931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chhean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guérandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Mewa Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141 (4), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Poisson’s ratios recorded in the secondary phloem of Malvaceae: a highlight on the biomechanical function of bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Alméras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.1379-1390. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-024-02558-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady granular flow in a rotating drum: A theoretical nonlocal model for characterizing stress, velocity, and packing fraction profiles, encompassing grain shape effects from convex to highly concave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.043310. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric cohesion in two-dimensional systems composed of star-shaped particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (4), pp.044908. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting an assembly of soft balls far beyond the jammed state: Insights from three-dimensional imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pinzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.044901. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softer than soft: Diving into squishy granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.140009. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4279/pip.140009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional compaction of soft granular packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (18), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SM01241J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Radio-Opaque and Macroporous Injectable Calcium Phosphate Cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collart Dutilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Kajdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (6), pp.3075-3085. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.2c00345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a micromechanically based compaction law for mixtures of soft and hard grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.L022901. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.L022901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the technological properties of a wood-plastic composite developed in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Togbé Armel Amadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Codjo Adjovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/bft2021.348.a36750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical description of the compaction of soft pentagon assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.062902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of 3D printed antimicrobial polycaprolactone scaffolds for tissue engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socrates Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakthivel Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Farha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118, pp.111525. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2020.111525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling crackling dynamics by triggering low-intensity avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (5), pp.053001. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.103.053001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new biocompatible 3D printed graphene oxide-based scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakthivel Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.110595. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheared Amorphous Packings Display Two Separate Particle Transport Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua A Dijksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.138001. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.138001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of mixtures of rigid and highly deformable particles: A micromechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of polymer-derived Si–(B)–C–N ceramic/reduced graphene oxide composite systems as active catalysts towards the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Boussmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.22003, 1-15. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78558-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride-based nano-biocomposites: Design by 3D printing for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakthivel Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.1865-1874. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.9b00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent experiments: releasing data from mechanical tests on three dimensional hydrogel sphere packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua A. Dijksman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-019-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yielding, rigidity, and tensile stress in sheared columns of hexapod granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua E S Socolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (6), pp.062903. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.062903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-grain compression: Beyond the jamming point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lo Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.042907. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.042907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of the compaction of assemblies of rubberlike particles: A quantitative comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lo Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (6), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.062903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming transition in non-spherical particle systems: pentagons versus disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacey Stevens Bester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (4), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-019-0940-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-Jammed, Fragile, and Steady States in Homogeneously Strained Granular Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua E. s. Socolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (15), pp.158001. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.158001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation Field in Diametrically Loaded Soft Cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lo Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.453-467. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00477-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity in sheared granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghil Abed Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua E S Socolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.052902. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismiclike organization of avalanches in a driven long-range elastic string as a paradigm of brittle cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.023001. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.023001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlightening force chains: a review of photoelasticimetry in granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghil Abed Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore A Brzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Dijksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (4), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-019-0942-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crackling to periodic dynamics in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghil Abed Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (4), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.040901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinking in a bed of grains activated by shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.010901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack growth in heterogeneous brittle solids: intermittency, crackling and induced seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftershock sequences and seismic-like organization of acoustic events produced by a single propagating crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hattali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1253. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03559-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global avalanches in a 2D sheared granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey S O 'Hern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.052902. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.052902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force and Mass Dynamics in Non-Newtonian Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody X Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P. Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.184501. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.184501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dense packing of highly deformed grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lo Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.15031. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714015031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packings of 3D stars: stability and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Matthew Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karola Dierichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-016-0606-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized magnetic particles to tune the mechanical behavior of a granular system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith P Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong P Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (6), pp.64003 - 64003. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/115/64003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the porosity on the fracture surface roughness of sintered materials: From anisotropic to isotropic self-affine scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cambonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Hattali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (1), pp.012406. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.012406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominally brittle cracks in inhomogeneous solids: from microstructural disorder to continuum-level scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy L Rountree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.70. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2014.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01377315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of Global Energy Release and Crackling in Nominally Brittle Heterogeneous Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hattali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.264301. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.264301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01086096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crackling vs. continuum-like dynamics in brittle failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.054301. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.054301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOW VELOCITY SURFACE FRACTURE PATTERNS IN BRITTLE MATERIAL: A NEWLY EVIDENCED MECHANICAL INSTABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hattali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ponson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706-709, pp.920-924. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joined finite element based method to simulate 3D crack network initiation and propagation in mechanical and thermal fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un dispositif de mesure automatisé et simultané des dimensions transverses et de la masse d’un échantillon de bois lors de variations d’humidité relative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Chambry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Journées Scientifiques du GDR "Sciences du Bois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Mont de Marsan - Landes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating microscale force and fabric anisotropy to macroscale loading in granular materials: an experimental proof of the &amp;quot;Stress-Force-Fabric&amp;quot; relationship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen L Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim S. Bililign</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen E. Daniels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Highly Deformable Mixtures of Soft and Rigid Grains: An Experimental Perspective from the Local Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of granular materials composed of platonic polipods: exploring geometric cohesion and solid fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998309v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of strongly concave particles in a rotating drum: stress profile predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of geometrically cohesive granular columns made of star-shaped grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Behavior Analysis and Modeling for the Honeybee Superorganism: a Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2023 - IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of soft and rigid grains: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders &amp; Grains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the compaction of soft sphere packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cantor Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches in a granular stick-slip experiment: detection using wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghil Abed Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly deformed grain: from the Hertz contact limitation to a new strain field description in 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lo Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations of root growth in a controlled photoelastic granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714014008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning strain of granular matter by basal assisted Couette shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming by compressing a system of granular crosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact entre particules déformables : de la limite de Hertz aux grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lo Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Collapse of Hexapod Packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingqiu Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karola Dierichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of hexapod 3D packings: understanding the global stability from the local organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karola Dierichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’indentation pour la détection non invasive de l’endommagement du périnée pendant l’accouchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observations of root growth in a controlled photoelastic granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Baltimore, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on physical and mechanical properties of a recycled polymer composite material as a function of the filler size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Togbé Armel Amadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond C Adjovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of brittle heterogeneous materials, Intermittency, Crackling and Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistical Mechanics [cond-mat.stat-mech]. Ecole Polytechnique X, 2013. English. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00875585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental method to measure the strain field inside a granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Lo Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01540230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9257,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC1F35AC"/>
+    <w:nsid w:val="E69F6DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9488,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-bares" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7345-0390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177577029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L042901" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00345" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togb&#233; Armel Amadji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Codjo Adjovi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2021.348.a36750" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Radhakrishnan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Nagarajan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145377v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boussmen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78558-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Dijksman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zheng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.138001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bela&#239;d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110595" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00965" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E S Socolar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.062903" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0985-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil Abed Zadeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behringer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052902" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lo Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062903" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacey Stevens Bester" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0940-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E.&#8201;s. Socolar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Behringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00477-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Brzinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Daniels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Dijksman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0942-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.040901" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.010901" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey S O 'Hern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.052902" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody X Lim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Behringer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.184501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Matthew Zheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karola Dierichs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0606-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394287v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith P Cox" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong P Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Bar&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.04.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456543v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L Lee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim S. Bililign" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Ding" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04272574v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837321v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922025v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C Adjovi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00875585v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01540230v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jonathan-bares" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7345-0390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177577029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=t9eOXxgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Legrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70435" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L042901" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collart Dutilleul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00345" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togb&#233; Armel Amadji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Codjo Adjovi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2021.348.a36750" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Radhakrishnan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Nagarajan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Farha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Bela&#239;d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Dijksman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zheng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.138001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boussmen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78558-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00965" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Dijksman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0985-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E S Socolar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.062903" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lo Vu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042907" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.062903" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiu Zhao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacey Stevens Bester" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0940-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346841v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E.&#8201;s. Socolar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Behringer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.158001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00477-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghil Abed Zadeh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behringer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore A Brzinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Daniels" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Dijksman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0942-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115917v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.040901" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878501v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.010901" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengming Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey S O 'Hern" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.052902" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669033v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody X Lim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Behringer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.184501" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969605v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Matthew Zheng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karola Dierichs" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0606-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith P Cox" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong P Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Bar&#233;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969608v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.04.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504863v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Chambry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim S. Bililign" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499266v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499260v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499250v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465268v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499240v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Ding" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04272574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837321v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922025v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond C Adjovi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00875585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01540230v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>