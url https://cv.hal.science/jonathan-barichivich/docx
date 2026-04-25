--- v0 (2026-03-06)
+++ v1 (2026-04-25)
@@ -502,806 +502,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chile’s road plans threaten ancient forests</w:t>
+                <w:t xml:space="preserve">Ecophysiological Responses of Nothofagus obliqua Forests to Recent Climate Drying Across the Mediterranean‐Temperate Biome Transition in South‐Central Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Urrutia-Jalabert</w:t>
+                <w:t xml:space="preserve">Rocío Urrutia‐jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Gutiérrez</w:t>
+                <w:t xml:space="preserve">Paul Szejner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Miranda</w:t>
+                <w:t xml:space="preserve">Vicente Rozas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adi0228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jg007293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161706v1</w:t>
+                <w:t xml:space="preserve">hal-04087248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological Responses of Nothofagus obliqua Forests to Recent Climate Drying Across the Mediterranean‐Temperate Biome Transition in South‐Central Chile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
+                <w:t xml:space="preserve">Monitoring global drought using the self-calibrating Palmer Drought Severity Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Szejner</w:t>
+                <w:t xml:space="preserve">Timothy Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Rozas</w:t>
+                <w:t xml:space="preserve">Ian Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Lara</w:t>
+                <w:t xml:space="preserve">Gerard van der Schrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jg007293⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (9), pp.S66-S67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0090.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087248v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring global drought using the self-calibrating Palmer Drought Severity Index</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Warming and Drought Weaken the Carbon Sink Capacity of an Endangered Paleoendemic Temperate Rainforest in South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Harris</w:t>
+                <w:t xml:space="preserve">Jorge F. Perez-Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Urrutia‐jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard van der Schrier</w:t>
+                <w:t xml:space="preserve">Enrique Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Jones</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (9), pp.S66-S67. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JG007258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0090.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022jg007258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299733v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming and Drought Weaken the Carbon Sink Capacity of an Endangered Paleoendemic Temperate Rainforest in South America</w:t>
+                <w:t xml:space="preserve">Chile’s road plans threaten ancient forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge F. Perez-Quezada</w:t>
+                <w:t xml:space="preserve">Rocío Urrutia-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Carrasco</w:t>
+                <w:t xml:space="preserve">Álvaro Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aguilera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JG007258. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6648), pp.903-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022jg007258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adi0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086911v1</w:t>
+                <w:t xml:space="preserve">hal-04161706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining honey production and beekeeper adaptation to climate change in Chile</w:t>
+                <w:t xml:space="preserve">Field-based tree mortality constraint reduces estimates of model-projected forest carbon sinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Gajardo-Rojas</w:t>
+                <w:t xml:space="preserve">Kailiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Klock-Barría</w:t>
+                <w:t xml:space="preserve">Sonia Seneviratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Gayo</w:t>
+                <w:t xml:space="preserve">Zhihua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/03091333221093757⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-29619-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682565v1</w:t>
+                <w:t xml:space="preserve">hal-03693795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-based tree mortality constraint reduces estimates of model-projected forest carbon sinks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Declining honey production and beekeeper adaptation to climate change in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Martina Gajardo-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Seneviratne</w:t>
+                <w:t xml:space="preserve">Ariel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihua Liu</w:t>
+                <w:t xml:space="preserve">Karin Klock-Barría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Chen</w:t>
+                <w:t xml:space="preserve">Eugenia Gayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.2094. </w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (5), pp.737-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-29619-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/03091333221093757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693795v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of tree demography and flexible root water uptake for modeling the carbon and water cycles of Amazonia</w:t>
               </w:r>
@@ -2329,64 +2329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Growth Sensitivity and Fast Replenishment of Non-structural Carbohydrates in a Long-Lived Endangered Conifer After Drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Urrutia-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was the extreme Northern Hemisphere greening in 2015 predictable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taejin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,51 +3280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-evaluating the 1940s CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,278 +3529,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunlight mediated seasonality in canopy structure and photosynthetic activity of Amazonian rainforests</w:t>
+                <w:t xml:space="preserve">Temporal changes in climatic limitation of tree-growth at upper treeline forests: Contrasted responses along the west-to-east humidity gradient in Northern Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Bi</w:t>
+                <w:t xml:space="preserve">A. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Knyazikhin</w:t>
+                <w:t xml:space="preserve">V. Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sungho Choi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barichivich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.49 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/6/064014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806176v1</w:t>
+                <w:t xml:space="preserve">hal-01805232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in climatic limitation of tree-growth at upper treeline forests: Contrasted responses along the west-to-east humidity gradient in Northern Patagonia</w:t>
+                <w:t xml:space="preserve">Sunlight mediated seasonality in canopy structure and photosynthetic activity of Amazonian rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lavergne</w:t>
+                <w:t xml:space="preserve">Jian Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Daux</w:t>
+                <w:t xml:space="preserve">Yuri Knyazikhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Villalba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sungho Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taejin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36, pp.49 - 59. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2015.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/6/064014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805232v1</w:t>
+                <w:t xml:space="preserve">hal-01806176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Amazon climate as background for possible ongoing and future changes of Amazon humid forests</w:t>
               </w:r>
@@ -4197,51 +4197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiguo Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard van Der Schrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Briffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranga Myneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Melvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4725,51 +4725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Osborn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Harris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gollop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G van der Schrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S von der Heydt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Aksenov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbin Bastiaansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-41-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Urrutia-Jalabert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barichivich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi0228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Urrutia&#8208;jalabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Szejner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rozas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jg007293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Osborn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van der Schrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Perez-Quezada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Carrasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jg007258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gajardo-Rojas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Klock-Barr&#237;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gayo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333221093757" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Seneviratne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29619-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Daux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3781-2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Joseph Mcgrath" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-5891-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. H. Dunn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Stanitski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Willett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ades" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0104.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S. Morales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. Cook" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Christie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2002411117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.M. Pugh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tito Rademacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Shafer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg S. Steinkamp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3961-2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Moletto-Lobos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mattar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel J.W. Brienen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Caldwell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchesne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17966-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Vergara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gloria Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Humanes-Fuente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Ferrero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gonz&#225;lez-Reyes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Requena-Rojas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Arndt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. H. Dunn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stanitski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2019BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gloor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Brienen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taejin Park" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa67b5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Reid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Hari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Livingstone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13106" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4877-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Santamar&#237;a-Artigas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takahashi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33130" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Knyazikhin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungho Choi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/6/064014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.09.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ziv" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brienen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005080" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pe&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2014.05.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Briffa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Myneni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van Der Schrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6021390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Trenberth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Dai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2067" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Melvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12283" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-09839PQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greystonebooks.com/products/in-the-circle-of-ancient-trees?srsltid=AfmBOoqcxorQzlwCjpzrHyQjCKO1fKGCDiPBCtEnwyQjCYkJF2BdgHSt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Osborn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Harris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gollop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G van der Schrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S von der Heydt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Aksenov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbin Bastiaansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-41-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Urrutia&#8208;jalabert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barichivich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Szejner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rozas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jg007293" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Osborn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van der Schrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Perez-Quezada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Carrasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jg007258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Urrutia-Jalabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Miranda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi0228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Seneviratne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29619-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gajardo-Rojas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Klock-Barr&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gayo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333221093757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Daux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3781-2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Joseph Mcgrath" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-5891-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. H. Dunn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Stanitski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Willett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ades" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0104.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S. Morales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. Cook" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Christie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2002411117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.M. Pugh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tito Rademacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Shafer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg S. Steinkamp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3961-2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Moletto-Lobos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mattar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel J.W. Brienen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Caldwell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchesne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17966-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Vergara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gloria Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Humanes-Fuente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Ferrero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gonz&#225;lez-Reyes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Requena-Rojas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Arndt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. H. Dunn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stanitski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2019BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gloor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Brienen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taejin Park" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa67b5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Reid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Hari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Livingstone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13106" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4877-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Santamar&#237;a-Artigas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takahashi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33130" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavergne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Knyazikhin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungho Choi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/6/064014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ziv" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brienen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005080" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pe&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2014.05.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Briffa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Myneni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van Der Schrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6021390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Trenberth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Dai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2067" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Melvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12283" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-09839PQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greystonebooks.com/products/in-the-circle-of-ancient-trees?srsltid=AfmBOoqcxorQzlwCjpzrHyQjCKO1fKGCDiPBCtEnwyQjCYkJF2BdgHSt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>