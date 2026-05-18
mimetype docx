--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Climate [in “State of the Climate in 2024“]</w:t>
+                <w:t xml:space="preserve">Global climate: monitoring drought using the self-calibrating Palmer drought severity index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dunn</w:t>
+                <w:t xml:space="preserve">J. Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Blannin</w:t>
+                <w:t xml:space="preserve">T J Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Willett</w:t>
+                <w:t xml:space="preserve">I Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gobron</w:t>
+                <w:t xml:space="preserve">A Gollop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Morris</w:t>
+                <w:t xml:space="preserve">G van der Schrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 106 (8), pp.S11-S172. </w:t>
+              <w:t xml:space="preserve">, 2025, 106 (8), pp.S77-S78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0102.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05525230v1</w:t>
+                <w:t xml:space="preserve">hal-05396898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate: monitoring drought using the self-calibrating Palmer drought severity index</w:t>
+                <w:t xml:space="preserve">Global Climate [in “State of the Climate in 2024“]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barichivich</w:t>
+                <w:t xml:space="preserve">R. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T J Osborn</w:t>
+                <w:t xml:space="preserve">J. Blannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Harris</w:t>
+                <w:t xml:space="preserve">K. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gollop</w:t>
+                <w:t xml:space="preserve">N. Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G van der Schrier</w:t>
+                <w:t xml:space="preserve">G. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 106 (8), pp.S77-S78. </w:t>
+              <w:t xml:space="preserve">, 2025, 106 (8), pp.S11-S172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0102.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396898v1</w:t>
+                <w:t xml:space="preserve">insu-05525230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate tipping point interactions and cascades: a review</w:t>
               </w:r>
@@ -502,806 +502,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological Responses of Nothofagus obliqua Forests to Recent Climate Drying Across the Mediterranean‐Temperate Biome Transition in South‐Central Chile</w:t>
+                <w:t xml:space="preserve">Chile’s road plans threaten ancient forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Urrutia‐jalabert</w:t>
+                <w:t xml:space="preserve">Rocío Urrutia-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Szejner</w:t>
+                <w:t xml:space="preserve">Álvaro Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Rozas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Lara</w:t>
+                <w:t xml:space="preserve">Alejandro Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jg007293⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6648), pp.903-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adi0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087248v1</w:t>
+                <w:t xml:space="preserve">hal-04161706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring global drought using the self-calibrating Palmer Drought Severity Index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Barichivich</w:t>
+                <w:t xml:space="preserve">Ecophysiological Responses of Nothofagus obliqua Forests to Recent Climate Drying Across the Mediterranean‐Temperate Biome Transition in South‐Central Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Urrutia‐jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Osborn</w:t>
+                <w:t xml:space="preserve">Paul Szejner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Harris</w:t>
+                <w:t xml:space="preserve">Vicente Rozas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard van der Schrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Jones</w:t>
+                <w:t xml:space="preserve">Antonio Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0090.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jg007293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299733v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming and Drought Weaken the Carbon Sink Capacity of an Endangered Paleoendemic Temperate Rainforest in South America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring global drought using the self-calibrating Palmer Drought Severity Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barichivich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Osborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge F. Perez-Quezada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rocío Urrutia‐jalabert</w:t>
+                <w:t xml:space="preserve">Ian Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Carrasco</w:t>
+                <w:t xml:space="preserve">Gerard van der Schrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aguilera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JG007258. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (9), pp.S66-S67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022jg007258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0090.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086911v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chile’s road plans threaten ancient forests</w:t>
+                <w:t xml:space="preserve">Warming and Drought Weaken the Carbon Sink Capacity of an Endangered Paleoendemic Temperate Rainforest in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Urrutia-Jalabert</w:t>
+                <w:t xml:space="preserve">Jorge F. Perez-Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Urrutia‐jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Gutiérrez</w:t>
+                <w:t xml:space="preserve">Enrique Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Miranda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 380 (6648), pp.903-903. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JG007258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adi0228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022jg007258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161706v1</w:t>
+                <w:t xml:space="preserve">hal-04086911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-based tree mortality constraint reduces estimates of model-projected forest carbon sinks</w:t>
+                <w:t xml:space="preserve">Declining honey production and beekeeper adaptation to climate change in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kailiang Yu</w:t>
+                <w:t xml:space="preserve">Martina Gajardo-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Ariel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Seneviratne</w:t>
+                <w:t xml:space="preserve">Karin Klock-Barría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihua Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Han Chen</w:t>
+                <w:t xml:space="preserve">Eugenia Gayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-29619-4⟩</w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (5), pp.737-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03091333221093757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693795v1</w:t>
+                <w:t xml:space="preserve">hal-03682565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining honey production and beekeeper adaptation to climate change in Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-based tree mortality constraint reduces estimates of model-projected forest carbon sinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Gajardo-Rojas</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
+                <w:t xml:space="preserve">Sonia Seneviratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Klock-Barría</w:t>
+                <w:t xml:space="preserve">Zhihua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Gayo</w:t>
+                <w:t xml:space="preserve">Han Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (5), pp.737-756. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/03091333221093757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-29619-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682565v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of tree demography and flexible root water uptake for modeling the carbon and water cycles of Amazonia</w:t>
               </w:r>
@@ -1683,935 +1683,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Climate [in “State of the Climate in 2019&amp;quot;]</w:t>
+                <w:t xml:space="preserve">Six hundred years of South American tree rings reveal an increase in severe hydroclimatic events since mid-20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. H. Dunn</w:t>
+                <w:t xml:space="preserve">Mariano S. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane M. Stanitski</w:t>
+                <w:t xml:space="preserve">Edward R. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Gobron</w:t>
+                <w:t xml:space="preserve">Duncan A. Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate M. Willett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ades</w:t>
+                <w:t xml:space="preserve">Ricardo Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-20-0104.1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (29), pp.16816-16823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2002411117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02922292v1</w:t>
+                <w:t xml:space="preserve">hal-02927374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six hundred years of South American tree rings reveal an increase in severe hydroclimatic events since mid-20th century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of Satellite-Based Evapotranspiration Models in Temperate Pastures of Southern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Moletto-Lobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano S. Morales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward R. Cook</w:t>
+                <w:t xml:space="preserve">Cristian Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2002411117⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12123587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927374v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the uncertainty in global forest carbon turnover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest carbon sink neutralized by pervasive growth-lifespan trade-offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel J.W. Brienen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Caldwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A.M. Pugh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jörg S. Steinkamp</w:t>
+                <w:t xml:space="preserve">Steven L. Voelker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-3961-2020⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17966-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938409v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Satellite-Based Evapotranspiration Models in Temperate Pastures of Southern Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the uncertainty in global forest carbon turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A.M. Pugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Tito Rademacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah L. Shafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Italo Moletto-Lobos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Mattar</w:t>
+                <w:t xml:space="preserve">Jörg S. Steinkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12123587⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (15), pp.3961-3989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-3961-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233363v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest carbon sink neutralized by pervasive growth-lifespan trade-offs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Growth Sensitivity and Fast Replenishment of Non-structural Carbohydrates in a Long-Lived Endangered Conifer After Drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Urrutia-Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel J.W. Brienen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
+                <w:t xml:space="preserve">Carmen Gloria Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17966-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109206v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Growth Sensitivity and Fast Replenishment of Non-structural Carbohydrates in a Long-Lived Endangered Conifer After Drought</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
+                <w:t xml:space="preserve">Two Centuries of Hydroclimatic Variability Reconstructed From Tree-Ring Records Over the Amazonian Andes of Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Humanes-Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Eugenia Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel A. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Vergara</w:t>
+                <w:t xml:space="preserve">Álvaro González-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Gloria Rodriguez</w:t>
+                <w:t xml:space="preserve">E. J. Requena-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (18), pp.e2020JD032565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JD032565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927386v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Centuries of Hydroclimatic Variability Reconstructed From Tree-Ring Records Over the Amazonian Andes of Peru</w:t>
+                <w:t xml:space="preserve">Global Climate [in “State of the Climate in 2019&amp;quot;]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Humanes-Fuente</w:t>
+                <w:t xml:space="preserve">Robert J. H. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Eugenia Ferrero</w:t>
+                <w:t xml:space="preserve">Diane M. Stanitski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel A. Muñoz</w:t>
+                <w:t xml:space="preserve">Nadine Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro González-Reyes</w:t>
+                <w:t xml:space="preserve">Kate M. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. J. Requena-Rojas</w:t>
+                <w:t xml:space="preserve">M. Ades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (18), pp.e2020JD032565. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (8), pp.S9-S127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JD032565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-20-0104.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032310v1</w:t>
+                <w:t xml:space="preserve">insu-02922292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2649,51 +2649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. H. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Stanitski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (9), pp.Si-S306. </w:t>
@@ -2878,51 +2878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was the extreme Northern Hemisphere greening in 2015 predictable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taejin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,51 +3280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-evaluating the 1940s CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3414,51 +3414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record-breaking warming and extreme drought in the Amazon rainforest during the course of El Niño 2015–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jiménez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,321 +3529,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in climatic limitation of tree-growth at upper treeline forests: Contrasted responses along the west-to-east humidity gradient in Northern Patagonia</w:t>
+                <w:t xml:space="preserve">Sunlight mediated seasonality in canopy structure and photosynthetic activity of Amazonian rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lavergne</w:t>
+                <w:t xml:space="preserve">Jian Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Daux</w:t>
+                <w:t xml:space="preserve">Yuri Knyazikhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Villalba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sungho Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taejin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barichivich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36, pp.49 - 59. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2015.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/6/064014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805232v1</w:t>
+                <w:t xml:space="preserve">hal-01806176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunlight mediated seasonality in canopy structure and photosynthetic activity of Amazonian rainforests</w:t>
+                <w:t xml:space="preserve">Temporal changes in climatic limitation of tree-growth at upper treeline forests: Contrasted responses along the west-to-east humidity gradient in Northern Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Bi</w:t>
+                <w:t xml:space="preserve">A. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Knyazikhin</w:t>
+                <w:t xml:space="preserve">V. Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sungho Choi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barichivich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.49 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/6/064014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806176v1</w:t>
+                <w:t xml:space="preserve">hal-01805232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Amazon climate as background for possible ongoing and future changes of Amazon humid forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ziv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,51 +3933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic drivers of tree growth in a swamp forest island in the semiarid coast of Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maldonado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4197,51 +4197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiguo Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard van Der Schrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barichivich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Briffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranga Myneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Osborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Melvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4470,51 +4470,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lañilawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barichivich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valerie Trouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the circle of ancient trees: our oldest trees and the stories they tell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4725,51 +4725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Osborn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Harris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gollop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G van der Schrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S von der Heydt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Aksenov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbin Bastiaansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-41-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Urrutia&#8208;jalabert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barichivich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Szejner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rozas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jg007293" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Osborn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van der Schrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Perez-Quezada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Carrasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jg007258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Urrutia-Jalabert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Miranda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi0228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Seneviratne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29619-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gajardo-Rojas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Klock-Barr&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gayo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333221093757" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Daux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3781-2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Joseph Mcgrath" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-5891-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. H. Dunn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Stanitski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Willett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ades" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0104.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S. Morales" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. Cook" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Christie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2002411117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.M. Pugh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tito Rademacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Shafer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg S. Steinkamp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3961-2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Moletto-Lobos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mattar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel J.W. Brienen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Caldwell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchesne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17966-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Vergara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gloria Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Humanes-Fuente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Ferrero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gonz&#225;lez-Reyes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Requena-Rojas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Arndt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. H. Dunn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stanitski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2019BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gloor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Brienen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taejin Park" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa67b5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Reid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Hari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Livingstone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13106" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4877-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Santamar&#237;a-Artigas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takahashi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33130" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavergne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.09.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Knyazikhin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungho Choi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/6/064014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ziv" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brienen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005080" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pe&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2014.05.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Briffa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Myneni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van Der Schrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6021390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Trenberth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Dai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2067" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Melvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12283" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-09839PQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greystonebooks.com/products/in-the-circle-of-ancient-trees?srsltid=AfmBOoqcxorQzlwCjpzrHyQjCKO1fKGCDiPBCtEnwyQjCYkJF2BdgHSt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barichivich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Osborn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Harris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gollop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G van der Schrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S von der Heydt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Aksenov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbin Bastiaansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-41-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Urrutia-Jalabert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barichivich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi0228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Urrutia&#8208;jalabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Szejner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rozas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jg007293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Osborn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van der Schrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Perez-Quezada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Carrasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jg007258" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gajardo-Rojas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Klock-Barr&#237;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gayo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333221093757" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Seneviratne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29619-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.109969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Daux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3781-2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Joseph Mcgrath" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-5891-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano S. Morales" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. Cook" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Christie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Villalba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2002411117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Moletto-Lobos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mattar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123587" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel J.W. Brienen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Caldwell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchesne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17966-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.M. Pugh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tito Rademacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Shafer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg S. Steinkamp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3961-2020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Vergara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gloria Rodriguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00905" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Humanes-Fuente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Ferrero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Gonz&#225;lez-Reyes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Requena-Rojas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032565" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. H. Dunn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Stanitski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Willett" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ades" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0104.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Arndt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. H. Dunn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Stanitski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2019BAMSStateoftheClimate.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Gloor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Brienen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat8785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taejin Park" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa67b5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02162210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joetzjer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl074150" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Reid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Hari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Livingstone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13106" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4877-2016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Santamar&#237;a-Artigas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takahashi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33130" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Knyazikhin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungho Choi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/6/064014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2015.09.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gloor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ziv" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brienen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#246;ngart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005080" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pe&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2014.05.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Briffa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Myneni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard van Der Schrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6021390" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Trenberth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Dai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2067" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Melvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12283" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-09839PQ8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greystonebooks.com/products/in-the-circle-of-ancient-trees?srsltid=AfmBOoqcxorQzlwCjpzrHyQjCKO1fKGCDiPBCtEnwyQjCYkJF2BdgHSt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>