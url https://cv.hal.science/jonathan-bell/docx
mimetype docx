--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan BELL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-gardes in Musical Notation and Their Impact on the Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Music Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Academic Forum Integral Music Theory 2017 (International Online Conference) Conference Papers, pp.62-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE CONCATÉNATIVE EN RÉALITÉ VIRTUELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH, Paris 8 St Denis, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPS AS SCORES: &amp;quot;TIMBRE SPACE&amp;quot; REPRESENTATIONS IN CORPUS-BASED CONCATENATIVE SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeastern University, May 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Music Performance in PatchXR and FluCoMa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference ( ICMC ) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUHK-Shenzhen, Oct 2023, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTED NOTATION IN THE BROWSER, AN OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTATION DISTRIBUÉE DANS LE NAVIGATEUR, UN APERÇU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Craman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation distribuée dans le navigateur, un aperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Craman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bach 0.8.1, a User's Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC - Sound and Music Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMON GROUND, MUSIC AND MOVEMENT DIRECTED BY A RASPBERRY PI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Wyatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BabelBox: an Embedded system for Score Distribution on Raspberry Pi with INScore, SmartVox and BabelScores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fígols-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Garcia-Velasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Risset Cycle, Recent Use Cases With SmartVox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTITIONS DISTRIBUÉES EN RÉSEAU DANS LE CYCLE IN MEMORIAM JEAN-CLAUDE RISSET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIMATED NOTATION, SCORE DISTRIBUTION AND AR-VR ENVIRONMENTS FOR SPECTRAL MIMETIC TRANSFER IN MUSIC COMPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Eris Carey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUDIOVISUAL SCORES AND PARTS SYNCHRONIZED OVER THE WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTVOX - A Web-Based Distributed Media Player as Notation Tool For Choral Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTVOX - A Web-Based Distributed Media Player as Notation Tool For Choral Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartvox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire et re-produire les musiques anciennes dans notre monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Head-Mounted Displays for Animated Notation and Audio-Scores with SmartVox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME - New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto Allegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic Singing presented as a Multiplayer Classroom Online Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Amiens, France. , pp.139-142, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENOR - International Conference on Technologies for Music Notation & Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Paiva Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions de PRISM, 2022, 979-10-97498-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan BELL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-gardes in Musical Notation and Their Impact on the Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Music Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Academic Forum Integral Music Theory 2017 (International Online Conference) Conference Papers, pp.62-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE CONCATÉNATIVE EN RÉALITÉ VIRTUELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH, Paris 8 St Denis, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Music Performance in PatchXR and FluCoMa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference ( ICMC ) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUHK-Shenzhen, Oct 2023, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPS AS SCORES: &amp;quot;TIMBRE SPACE&amp;quot; REPRESENTATIONS IN CORPUS-BASED CONCATENATIVE SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeastern University, May 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTATION DISTRIBUÉE DANS LE NAVIGATEUR, UN APERÇU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Craman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation distribuée dans le navigateur, un aperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Craman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTED NOTATION IN THE BROWSER, AN OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMON GROUND, MUSIC AND MOVEMENT DIRECTED BY A RASPBERRY PI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Wyatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bach 0.8.1, a User's Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC - Sound and Music Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BabelBox: an Embedded system for Score Distribution on Raspberry Pi with INScore, SmartVox and BabelScores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fígols-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Garcia-Velasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Risset Cycle, Recent Use Cases With SmartVox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTITIONS DISTRIBUÉES EN RÉSEAU DANS LE CYCLE IN MEMORIAM JEAN-CLAUDE RISSET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIMATED NOTATION, SCORE DISTRIBUTION AND AR-VR ENVIRONMENTS FOR SPECTRAL MIMETIC TRANSFER IN MUSIC COMPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Eris Carey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUDIOVISUAL SCORES AND PARTS SYNCHRONIZED OVER THE WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTVOX - A Web-Based Distributed Media Player as Notation Tool For Choral Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTVOX - A Web-Based Distributed Media Player as Notation Tool For Choral Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartvox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire et re-produire les musiques anciennes dans notre monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Head-Mounted Displays for Animated Notation and Audio-Scores with SmartVox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME - New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto Allegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic Singing presented as a Multiplayer Classroom Online Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Amiens, France. , pp.139-142, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENOR - International Conference on Technologies for Music Notation & Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Paiva Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions de PRISM, 2022, 979-10-97498-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182707v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182706v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182704v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Craman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773883v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Wyatt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#237;gols-Cuevas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia-Velasquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Eris Carey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03699163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03699479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779807v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182707v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182704v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182706v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328320v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Craman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Wyatt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#237;gols-Cuevas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia-Velasquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Eris Carey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03699163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03699479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779807v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>