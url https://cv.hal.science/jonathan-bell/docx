--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan BELL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-gardes in Musical Notation and Their Impact on the Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Music Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Academic Forum Integral Music Theory 2017 (International Online Conference) Conference Papers, pp.62-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE CONCATÉNATIVE EN RÉALITÉ VIRTUELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH, Paris 8 St Denis, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Music Performance in PatchXR and FluCoMa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference ( ICMC ) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUHK-Shenzhen, Oct 2023, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPS AS SCORES: &amp;quot;TIMBRE SPACE&amp;quot; REPRESENTATIONS IN CORPUS-BASED CONCATENATIVE SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeastern University, May 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTATION DISTRIBUÉE DANS LE NAVIGATEUR, UN APERÇU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Craman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation distribuée dans le navigateur, un aperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Craman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTED NOTATION IN THE BROWSER, AN OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMON GROUND, MUSIC AND MOVEMENT DIRECTED BY A RASPBERRY PI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Wyatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bach 0.8.1, a User's Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC - Sound and Music Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BabelBox: an Embedded system for Score Distribution on Raspberry Pi with INScore, SmartVox and BabelScores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fígols-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Garcia-Velasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Risset Cycle, Recent Use Cases With SmartVox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTITIONS DISTRIBUÉES EN RÉSEAU DANS LE CYCLE IN MEMORIAM JEAN-CLAUDE RISSET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIMATED NOTATION, SCORE DISTRIBUTION AND AR-VR ENVIRONMENTS FOR SPECTRAL MIMETIC TRANSFER IN MUSIC COMPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Eris Carey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUDIOVISUAL SCORES AND PARTS SYNCHRONIZED OVER THE WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTVOX - A Web-Based Distributed Media Player as Notation Tool For Choral Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTVOX - A Web-Based Distributed Media Player as Notation Tool For Choral Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartvox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire et re-produire les musiques anciennes dans notre monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Head-Mounted Displays for Animated Notation and Audio-Scores with SmartVox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME - New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto Allegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic Singing presented as a Multiplayer Classroom Online Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Amiens, France. , pp.139-142, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENOR - International Conference on Technologies for Music Notation & Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Paiva Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions de PRISM, 2022, 979-10-97498-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan BELL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-gardes in Musical Notation and Their Impact on the Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Music Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Academic Forum Integral Music Theory 2017 (International Online Conference) Conference Papers, pp.62-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE CONCATÉNATIVE EN RÉALITÉ VIRTUELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH, Paris 8 St Denis, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPS AS SCORES: &amp;quot;TIMBRE SPACE&amp;quot; REPRESENTATIONS IN CORPUS-BASED CONCATENATIVE SYNTHESIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeastern University, May 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Music Performance in PatchXR and FluCoMa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference ( ICMC ) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUHK-Shenzhen, Oct 2023, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTATION DISTRIBUÉE DANS LE NAVIGATEUR, UN APERÇU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Craman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notation distribuée dans le navigateur, un aperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Craman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTED NOTATION IN THE BROWSER, AN OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMON GROUND, MUSIC AND MOVEMENT DIRECTED BY A RASPBERRY PI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Wyatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in bach 0.8.1, a User's Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC - Sound and Music Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BabelBox: an Embedded system for Score Distribution on Raspberry Pi with INScore, SmartVox and BabelScores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fígols-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Garcia-Velasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Risset Cycle, Recent Use Cases With SmartVox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTITIONS DISTRIBUÉES EN RÉSEAU DANS LE CYCLE IN MEMORIAM JEAN-CLAUDE RISSET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANIMATED NOTATION, SCORE DISTRIBUTION AND AR-VR ENVIRONMENTS FOR SPECTRAL MIMETIC TRANSFER IN MUSIC COMPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Eris Carey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUDIOVISUAL SCORES AND PARTS SYNCHRONIZED OVER THE WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTVOX - A Web-Based Distributed Media Player as Notation Tool For Choral Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENOR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTVOX - A Web-Based Distributed Media Player as Notation Tool For Choral Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Conference on Technologies for Music Notation and Representation (TENOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartvox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Matuszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire et re-produire les musiques anciennes dans notre monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Head-Mounted Displays for Animated Notation and Audio-Scores with SmartVox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIME - New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Porto Allegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonic Singing presented as a Multiplayer Classroom Online Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Amiens, France. , pp.139-142, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENOR - International Conference on Technologies for Music Notation & Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles de Paiva Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions de PRISM, 2022, 979-10-97498-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182707v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182704v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182706v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328320v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Craman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Wyatt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#237;gols-Cuevas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia-Velasquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Eris Carey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03699163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03699479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779807v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182707v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182706v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182704v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328320v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Craman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Wyatt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#237;gols-Cuevas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia-Velasquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Eris Carey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matuszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03699163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03699479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779807v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>